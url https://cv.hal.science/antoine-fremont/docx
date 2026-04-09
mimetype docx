--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Frémont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Conservatoire National des Arts et Métiers (CNAM), titulaire de la chaire Transports, flux, mobilités durables</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1357-7725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050263080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay, or should I go: Anthropogenic noises disrupt early recruitment of subarctic invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Byrro Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70119. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.70119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégal état des lieux : ce que la mondialisation fait à la ville portuaire de Colón au Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Iphar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25-2, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ero⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la logistique pour une plus grande efficience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte-conteneurs : une croissance sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 513, pp 37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse ferroviaire, concurrence et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp 350-358. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.484.0350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime depuis 1945 : facteur clé de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp 16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération interportuaire et développement des hinterlands. L'exemple des ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'hyper-mobilité. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 | 2018, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport aérien de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le transport aérien : une mondialisation réussie, 78, pp 92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du mythe, les transports : un levier pour des projets de territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp 58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre face au défi de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp. 32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 42 (1/2013), p. 32-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.421.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour le fleuve dans le Grand Paris des marchandises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp. 236-251. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAIT D'ENTREPRISE - A.P. Møller : leader mondial du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp 60-70. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.088.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager les territoires de la logistique métropolitaine : L'exemple des villes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.193-196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de Suez : quels enjeux stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp 82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions and actors of inland ports: European and North American dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp 519-529. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinterland transportation in Europe: Combined transport versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, p548-556. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports, leviers de développement ? Opportunités sur la rive sud de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 234, pp 59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports de plus en plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde (le) - Hors série L'Atlas des Mondialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp 75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport combiné réellement moins énergivore que la route ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 457, pp 297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp 537-554. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441640802677607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of organisational change in container shipping: regional shift and the role of family firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (1), pp 23-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-008-9212-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport des conteneurs par la voie fluviale, une donne gagnante pour les ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre économique (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 358, pp 49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation, mondialisation et métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAURIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150, p130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland barge services and container transport: the case of the ports of Le Havre and Marseille in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 437, 20p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.21743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from rivalry to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp 10-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2008.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations maritimes de l'Europe en Méditerranée : ouverture sur le grand large et oubli des voisins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p 189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197, p 21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes : nouvel enjeu des relations internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, p 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armements de lignes régulières et la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 | 2008, pp.123-144. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol15,n6, p431-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (6), p 431-442. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trangeo.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port: from the global to the local, the case of Busan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (4), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte de la Rangée nord-Europe par les armements de lignes régulières : concentration ou dispersion? 1994-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, p 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of port terminal operations : from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), p 117-130. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144164042000206051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime conteneurisé et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 642, pp 187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques réticulaires et territoriales au sein de la ville portuaire : le cas de Busan en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (3), pp.193-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port : The case of Busan, from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre et Southampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rouen et Le Havre, 1, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone d'emploi du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et Tiers-Monde à travers l'exemple de la Compagnie Générale Maritime. 1965-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 | 1998, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anvers et Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIG, Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Dié des Vosges, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence for integration and disintegration of maritime shipping, port and logistics activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMT, Round Table on Vertical Relations between Transport and Logistics Businesses, Conférence Européenne Ministres des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' role in opening gateways: experiences from major port regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Integrating Maritime Transport in Value Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du transport combiné fleuve/route et du transport routier pour les conteneurs sur la Seine : compétitivité économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RETA, Réseau des Economistes Transport et Aménagement, La desserte conteneurisée des ports maritimes par la voie fluviale : une donne gagnante pour les ports français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity : new opportunities for port development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port co-operation and competition in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Sea Ports Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port inland transportation in Europe: Combined versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers, 2008 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Boston, United States. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical and theoretical analysis of the development of inland waterway services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison européenne de la desserte terrestre des ports à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical adjustments between liner shipping and container handling industry on the global scale: divide et impera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la desserte des ports à conteneurs : éléments de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from dispute to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque WCTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Berkeley, United States. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Maritime Economists - IAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Melbourne, Australia. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global shipping strategies and regional influences: the case of the Maersk Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Brisbane, Australia. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port concentration, shipping line concentration and port hierarchy: the example of the Northern European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New generation port cities and their role in global supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Hong Kong, China. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux maritimes conteneurisés : épine dorsale de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie : lieux visibles, réseaux invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, SAINT-DIE-DES-VOSGES, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et interrégionalité :l'exemple de Maersk-Sealand, premier opérateur mondial de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégionalité et réseaux de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Besançon, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Routledge Studies in Transport Analysis, 9781032429410. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des espaces maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 1p, 2015, Documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reliability on Surface Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 165p, 2010, Improving Reliability on Surface Transport Networks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en France. Quelle mobilités pour quelle société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2008, les Dossiers de La documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'Aube, 279 p., 2002, 2-87678-706-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&apos;aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&amp;apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&amp;apos;aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger Levrault, pp 171-184, 2020, 978-2-7013-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp. 19-32, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics & Management – The Global Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics &amp; Management – The Global Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, pp 79-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp 95-113, 2012, 978-0-415-68219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 253-264, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 105-112, 2010, 978-2-200-25469-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASHGATE, pp 47-63, 2010, 978-1-4094-0400-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDWARD ELGAR PUBLISHING LIMITED, pp 150-173, 2010, 978-1-84720-934-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation, facteur de recomposition des relations ville-port ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Debrie et Valérie Lavaud-Letilleul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation portuaire : réformes, acteurs, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.131-191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p 112-120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Des Falaises, p.101-104, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p 133-144, 2008, Dynamiques du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary between public and private interests and the balance between local and national claims: the French experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports and Regional Economics, Musso E., Ghiara H. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mc Graw Hill, pp. 43-60, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp 125-134, 2008, 978-2-296-05187-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 96-106, 2008, 978-2-200-35517-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, p 207-212, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp 105-120, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-SEDES, pp 179-232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète océane. L'essentiel de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Choiseul éditions, pp 39-50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 110-123, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp. 647-687, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verdissement des matériels roulants du transport ferroviaire en France. Comment répondre aux défis de la sortie du Diesel et se tenir à la pointe de l'innovation technologique pour la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé de Treglode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 111p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des transports. Analyses, propositions et questions aux candidats à l'élection présidentielle 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique : un levier de compétitivité pour la France. Contribution de TDIE à la Conférence nationale de la logistique : dix propositions pour une politique de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIES NAVIGABLES ET DESSERTE PORTUAIRE Massifier les flux pour intégrer le transport fluvial dans les chaînes logistiques portuaires : étude des impacts économiques et environnementaux. Le cas du transport fluvial conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 91p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte conteneurisée des ports maritimes par la voie fluviale : des enseignements pour développer le transport combiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busan, main port pour l'Asie du Nord-Est au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00565405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche portuaire en France, Quels enjeux ? Quelles ambitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguiléra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et mondialisation. Les logiques des armements de lignes régulières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Frémont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Conservatoire National des Arts et Métiers (CNAM), titulaire de la chaire Transports, flux, mobilités durables</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1357-7725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050263080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay, or should I go: Anthropogenic noises disrupt early recruitment of subarctic invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Byrro Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70119. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.70119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégal état des lieux : ce que la mondialisation fait à la ville portuaire de Colón au Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Iphar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25-2, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ero⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la logistique pour une plus grande efficience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte-conteneurs : une croissance sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 513, pp 37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse ferroviaire, concurrence et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp 350-358. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.484.0350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime depuis 1945 : facteur clé de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp 16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération interportuaire et développement des hinterlands. L'exemple des ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'hyper-mobilité. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 | 2018, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport aérien de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le transport aérien : une mondialisation réussie, 78, pp 92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du mythe, les transports : un levier pour des projets de territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp 58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp. 32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre face au défi de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 42 (1/2013), p. 32-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.421.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour le fleuve dans le Grand Paris des marchandises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp. 236-251. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAIT D'ENTREPRISE - A.P. Møller : leader mondial du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp 60-70. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.088.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager les territoires de la logistique métropolitaine : L'exemple des villes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.193-196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de Suez : quels enjeux stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp 82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions and actors of inland ports: European and North American dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp 519-529. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinterland transportation in Europe: Combined transport versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, p548-556. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports, leviers de développement ? Opportunités sur la rive sud de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 234, pp 59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports de plus en plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde (le) - Hors série L'Atlas des Mondialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp 75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport combiné réellement moins énergivore que la route ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 457, pp 297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp 537-554. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441640802677607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport des conteneurs par la voie fluviale, une donne gagnante pour les ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre économique (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 358, pp 49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of organisational change in container shipping: regional shift and the role of family firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (1), pp 23-34. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-008-9212-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation, mondialisation et métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAURIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150, p130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland barge services and container transport: the case of the ports of Le Havre and Marseille in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 437, 20p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.21743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from rivalry to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp 10-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2008.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations maritimes de l'Europe en Méditerranée : ouverture sur le grand large et oubli des voisins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p 189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197, p 21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes : nouvel enjeu des relations internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, p 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armements de lignes régulières et la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 | 2008, pp.123-144. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol15,n6, p431-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (6), p 431-442. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trangeo.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port: from the global to the local, the case of Busan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (4), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte de la Rangée nord-Europe par les armements de lignes régulières : concentration ou dispersion? 1994-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, p 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of port terminal operations : from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), p 117-130. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144164042000206051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime conteneurisé et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 642, pp 187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques réticulaires et territoriales au sein de la ville portuaire : le cas de Busan en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (3), pp.193-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port : The case of Busan, from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre et Southampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rouen et Le Havre, 1, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone d'emploi du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et Tiers-Monde à travers l'exemple de la Compagnie Générale Maritime. 1965-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 | 1998, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence for integration and disintegration of maritime shipping, port and logistics activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMT, Round Table on Vertical Relations between Transport and Logistics Businesses, Conférence Européenne Ministres des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anvers et Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIG, Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Dié des Vosges, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' role in opening gateways: experiences from major port regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Integrating Maritime Transport in Value Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du transport combiné fleuve/route et du transport routier pour les conteneurs sur la Seine : compétitivité économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RETA, Réseau des Economistes Transport et Aménagement, La desserte conteneurisée des ports maritimes par la voie fluviale : une donne gagnante pour les ports français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity : new opportunities for port development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port co-operation and competition in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Sea Ports Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port inland transportation in Europe: Combined versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers, 2008 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Boston, United States. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison européenne de la desserte terrestre des ports à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical and theoretical analysis of the development of inland waterway services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical adjustments between liner shipping and container handling industry on the global scale: divide et impera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la desserte des ports à conteneurs : éléments de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from dispute to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque WCTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Berkeley, United States. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global shipping strategies and regional influences: the case of the Maersk Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Brisbane, Australia. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Maritime Economists - IAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Melbourne, Australia. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux maritimes conteneurisés : épine dorsale de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie : lieux visibles, réseaux invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, SAINT-DIE-DES-VOSGES, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port concentration, shipping line concentration and port hierarchy: the example of the Northern European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New generation port cities and their role in global supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Hong Kong, China. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et interrégionalité :l'exemple de Maersk-Sealand, premier opérateur mondial de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégionalité et réseaux de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Besançon, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Routledge Studies in Transport Analysis, 9781032429410. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des espaces maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 1p, 2015, Documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reliability on Surface Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 165p, 2010, Improving Reliability on Surface Transport Networks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en France. Quelle mobilités pour quelle société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2008, les Dossiers de La documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'Aube, 279 p., 2002, 2-87678-706-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&apos;aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&amp;apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&amp;apos;aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger Levrault, pp 171-184, 2020, 978-2-7013-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp. 19-32, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics & Management – The Global Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics &amp; Management – The Global Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, pp 79-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp 95-113, 2012, 978-0-415-68219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 253-264, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 105-112, 2010, 978-2-200-25469-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASHGATE, pp 47-63, 2010, 978-1-4094-0400-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDWARD ELGAR PUBLISHING LIMITED, pp 150-173, 2010, 978-1-84720-934-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation, facteur de recomposition des relations ville-port ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Debrie et Valérie Lavaud-Letilleul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation portuaire : réformes, acteurs, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.131-191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p 112-120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Des Falaises, p.101-104, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p 133-144, 2008, Dynamiques du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary between public and private interests and the balance between local and national claims: the French experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports and Regional Economics, Musso E., Ghiara H. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mc Graw Hill, pp. 43-60, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp 125-134, 2008, 978-2-296-05187-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 96-106, 2008, 978-2-200-35517-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, p 207-212, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp 105-120, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-SEDES, pp 179-232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète océane. L'essentiel de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Choiseul éditions, pp 39-50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 110-123, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp. 647-687, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verdissement des matériels roulants du transport ferroviaire en France. Comment répondre aux défis de la sortie du Diesel et se tenir à la pointe de l'innovation technologique pour la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé de Treglode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 111p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des transports. Analyses, propositions et questions aux candidats à l'élection présidentielle 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique : un levier de compétitivité pour la France. Contribution de TDIE à la Conférence nationale de la logistique : dix propositions pour une politique de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIES NAVIGABLES ET DESSERTE PORTUAIRE Massifier les flux pour intégrer le transport fluvial dans les chaînes logistiques portuaires : étude des impacts économiques et environnementaux. Le cas du transport fluvial conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 91p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte conteneurisée des ports maritimes par la voie fluviale : des enseignements pour développer le transport combiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busan, main port pour l'Asie du Nord-Est au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00565405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche portuaire en France, Quels enjeux ? Quelles ambitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguiléra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et mondialisation. Les logiques des armements de lignes régulières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DF287CA"/>
+    <w:nsid w:val="97F9A2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-fremont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-7725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050263080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Byrro Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Uboldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.484.0350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.421.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.088.0060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rodrigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gouvernal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK43G67M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Franc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fremont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441640802677607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Slack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9212-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRWF9ZTH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soppe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2008.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHTKSXTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trangeo.2007.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458055v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144164042000206051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Parola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soppe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Supply-Chains-and-Logistics-Corridors/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Kauppila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dablanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gouvernal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149859v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125084v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Treglode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Faucheux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Izard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daude" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rollin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gressier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Broez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cornewal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-fremont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-7725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050263080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Byrro Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Uboldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.484.0350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.421.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.088.0060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rodrigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gouvernal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK43G67M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Franc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fremont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441640802677607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Slack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9212-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRWF9ZTH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soppe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2008.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHTKSXTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trangeo.2007.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458055v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144164042000206051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Parola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soppe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Supply-Chains-and-Logistics-Corridors/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Kauppila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dablanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gouvernal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149859v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125084v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Treglode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Faucheux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Izard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daude" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rollin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gressier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Broez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cornewal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>