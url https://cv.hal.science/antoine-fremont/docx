--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Frémont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Conservatoire National des Arts et Métiers (CNAM), titulaire de la chaire Transports, flux, mobilités durables</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1357-7725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050263080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay, or should I go: Anthropogenic noises disrupt early recruitment of subarctic invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Byrro Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70119. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.70119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégal état des lieux : ce que la mondialisation fait à la ville portuaire de Colón au Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Iphar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25-2, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ero⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la logistique pour une plus grande efficience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte-conteneurs : une croissance sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 513, pp 37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse ferroviaire, concurrence et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp 350-358. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.484.0350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime depuis 1945 : facteur clé de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp 16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération interportuaire et développement des hinterlands. L'exemple des ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'hyper-mobilité. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 | 2018, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport aérien de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le transport aérien : une mondialisation réussie, 78, pp 92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du mythe, les transports : un levier pour des projets de territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp 58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp. 32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre face au défi de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 42 (1/2013), p. 32-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.421.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour le fleuve dans le Grand Paris des marchandises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp. 236-251. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAIT D'ENTREPRISE - A.P. Møller : leader mondial du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp 60-70. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.088.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager les territoires de la logistique métropolitaine : L'exemple des villes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.193-196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de Suez : quels enjeux stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp 82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions and actors of inland ports: European and North American dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp 519-529. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinterland transportation in Europe: Combined transport versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, p548-556. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports, leviers de développement ? Opportunités sur la rive sud de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 234, pp 59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports de plus en plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde (le) - Hors série L'Atlas des Mondialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp 75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport combiné réellement moins énergivore que la route ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 457, pp 297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp 537-554. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441640802677607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport des conteneurs par la voie fluviale, une donne gagnante pour les ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre économique (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 358, pp 49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of organisational change in container shipping: regional shift and the role of family firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (1), pp 23-34. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-008-9212-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation, mondialisation et métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAURIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150, p130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland barge services and container transport: the case of the ports of Le Havre and Marseille in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 437, 20p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.21743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from rivalry to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp 10-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2008.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations maritimes de l'Europe en Méditerranée : ouverture sur le grand large et oubli des voisins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p 189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197, p 21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes : nouvel enjeu des relations internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, p 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armements de lignes régulières et la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 | 2008, pp.123-144. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol15,n6, p431-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (6), p 431-442. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trangeo.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port: from the global to the local, the case of Busan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (4), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte de la Rangée nord-Europe par les armements de lignes régulières : concentration ou dispersion? 1994-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, p 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of port terminal operations : from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), p 117-130. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144164042000206051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime conteneurisé et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 642, pp 187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques réticulaires et territoriales au sein de la ville portuaire : le cas de Busan en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (3), pp.193-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port : The case of Busan, from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre et Southampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rouen et Le Havre, 1, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone d'emploi du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et Tiers-Monde à travers l'exemple de la Compagnie Générale Maritime. 1965-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 | 1998, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence for integration and disintegration of maritime shipping, port and logistics activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMT, Round Table on Vertical Relations between Transport and Logistics Businesses, Conférence Européenne Ministres des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anvers et Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIG, Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Dié des Vosges, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' role in opening gateways: experiences from major port regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Integrating Maritime Transport in Value Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du transport combiné fleuve/route et du transport routier pour les conteneurs sur la Seine : compétitivité économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RETA, Réseau des Economistes Transport et Aménagement, La desserte conteneurisée des ports maritimes par la voie fluviale : une donne gagnante pour les ports français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity : new opportunities for port development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port co-operation and competition in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Sea Ports Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port inland transportation in Europe: Combined versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers, 2008 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Boston, United States. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison européenne de la desserte terrestre des ports à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical and theoretical analysis of the development of inland waterway services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical adjustments between liner shipping and container handling industry on the global scale: divide et impera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la desserte des ports à conteneurs : éléments de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from dispute to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque WCTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Berkeley, United States. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global shipping strategies and regional influences: the case of the Maersk Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Brisbane, Australia. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Maritime Economists - IAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Melbourne, Australia. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux maritimes conteneurisés : épine dorsale de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie : lieux visibles, réseaux invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, SAINT-DIE-DES-VOSGES, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port concentration, shipping line concentration and port hierarchy: the example of the Northern European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New generation port cities and their role in global supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Hong Kong, China. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et interrégionalité :l'exemple de Maersk-Sealand, premier opérateur mondial de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégionalité et réseaux de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Besançon, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Routledge Studies in Transport Analysis, 9781032429410. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des espaces maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 1p, 2015, Documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reliability on Surface Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 165p, 2010, Improving Reliability on Surface Transport Networks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en France. Quelle mobilités pour quelle société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2008, les Dossiers de La documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'Aube, 279 p., 2002, 2-87678-706-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&apos;aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&amp;apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&amp;apos;aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger Levrault, pp 171-184, 2020, 978-2-7013-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp. 19-32, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics & Management – The Global Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics &amp; Management – The Global Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, pp 79-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp 95-113, 2012, 978-0-415-68219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 253-264, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 105-112, 2010, 978-2-200-25469-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASHGATE, pp 47-63, 2010, 978-1-4094-0400-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDWARD ELGAR PUBLISHING LIMITED, pp 150-173, 2010, 978-1-84720-934-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation, facteur de recomposition des relations ville-port ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Debrie et Valérie Lavaud-Letilleul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation portuaire : réformes, acteurs, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.131-191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p 112-120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Des Falaises, p.101-104, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p 133-144, 2008, Dynamiques du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary between public and private interests and the balance between local and national claims: the French experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports and Regional Economics, Musso E., Ghiara H. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mc Graw Hill, pp. 43-60, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp 125-134, 2008, 978-2-296-05187-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 96-106, 2008, 978-2-200-35517-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, p 207-212, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp 105-120, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-SEDES, pp 179-232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète océane. L'essentiel de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Choiseul éditions, pp 39-50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 110-123, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp. 647-687, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verdissement des matériels roulants du transport ferroviaire en France. Comment répondre aux défis de la sortie du Diesel et se tenir à la pointe de l'innovation technologique pour la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé de Treglode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 111p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des transports. Analyses, propositions et questions aux candidats à l'élection présidentielle 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique : un levier de compétitivité pour la France. Contribution de TDIE à la Conférence nationale de la logistique : dix propositions pour une politique de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIES NAVIGABLES ET DESSERTE PORTUAIRE Massifier les flux pour intégrer le transport fluvial dans les chaînes logistiques portuaires : étude des impacts économiques et environnementaux. Le cas du transport fluvial conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 91p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte conteneurisée des ports maritimes par la voie fluviale : des enseignements pour développer le transport combiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busan, main port pour l'Asie du Nord-Est au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00565405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche portuaire en France, Quels enjeux ? Quelles ambitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguiléra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et mondialisation. Les logiques des armements de lignes régulières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Frémont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Conservatoire National des Arts et Métiers (CNAM), titulaire de la chaire Transports, flux, mobilités durables</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1357-7725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050263080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay, or should I go: Anthropogenic noises disrupt early recruitment of subarctic invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Byrro Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70119. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.70119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégal état des lieux : ce que la mondialisation fait à la ville portuaire de Colón au Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Iphar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ero⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la logistique pour une plus grande efficience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte-conteneurs : une croissance sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 513, pp 37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse ferroviaire, concurrence et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp 350-358. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.484.0350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime depuis 1945 : facteur clé de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp 16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération interportuaire et développement des hinterlands. L'exemple des ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'hyper-mobilité. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 | 2018, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport aérien de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le transport aérien : une mondialisation réussie, 78, pp 92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du mythe, les transports : un levier pour des projets de territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp 58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp. 32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre face au défi de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 42 (1/2013), p. 32-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.421.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour le fleuve dans le Grand Paris des marchandises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp. 236-251. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager les territoires de la logistique métropolitaine : L'exemple des villes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.193-196. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAIT D'ENTREPRISE - A.P. Møller : leader mondial du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp 60-70. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.088.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de Suez : quels enjeux stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp 82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinterland transportation in Europe: Combined transport versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, p548-556. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions and actors of inland ports: European and North American dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp 519-529. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports, leviers de développement ? Opportunités sur la rive sud de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 234, pp 59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports de plus en plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde (le) - Hors série L'Atlas des Mondialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp 75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport combiné réellement moins énergivore que la route ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 457, pp 297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp 537-554. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441640802677607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of organisational change in container shipping: regional shift and the role of family firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (1), pp 23-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-008-9212-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 358, pp 49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport des conteneurs par la voie fluviale, une donne gagnante pour les ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre économique (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation, mondialisation et métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAURIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150, p130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland barge services and container transport: the case of the ports of Le Havre and Marseille in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 437, 20p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.21743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from rivalry to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp 10-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2008.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations maritimes de l'Europe en Méditerranée : ouverture sur le grand large et oubli des voisins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p 189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197, p 21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes : nouvel enjeu des relations internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, p 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armements de lignes régulières et la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 | 2008, pp.123-144. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol15,n6, p431-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (6), p 431-442. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trangeo.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port: from the global to the local, the case of Busan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (4), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte de la Rangée nord-Europe par les armements de lignes régulières : concentration ou dispersion? 1994-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, p 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of port terminal operations : from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), p 117-130. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144164042000206051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime conteneurisé et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 642, pp 187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques réticulaires et territoriales au sein de la ville portuaire : le cas de Busan en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (3), pp.193-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port : The case of Busan, from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre et Southampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rouen et Le Havre, 1, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone d'emploi du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et Tiers-Monde à travers l'exemple de la Compagnie Générale Maritime. 1965-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 | 1998, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence for integration and disintegration of maritime shipping, port and logistics activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMT, Round Table on Vertical Relations between Transport and Logistics Businesses, Conférence Européenne Ministres des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anvers et Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIG, Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Dié des Vosges, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' role in opening gateways: experiences from major port regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Integrating Maritime Transport in Value Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du transport combiné fleuve/route et du transport routier pour les conteneurs sur la Seine : compétitivité économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RETA, Réseau des Economistes Transport et Aménagement, La desserte conteneurisée des ports maritimes par la voie fluviale : une donne gagnante pour les ports français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity : new opportunities for port development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port co-operation and competition in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Sea Ports Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port inland transportation in Europe: Combined versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers, 2008 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Boston, United States. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison européenne de la desserte terrestre des ports à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical and theoretical analysis of the development of inland waterway services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la desserte des ports à conteneurs : éléments de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical adjustments between liner shipping and container handling industry on the global scale: divide et impera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from dispute to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque WCTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Berkeley, United States. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global shipping strategies and regional influences: the case of the Maersk Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Brisbane, Australia. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Maritime Economists - IAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Melbourne, Australia. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux maritimes conteneurisés : épine dorsale de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie : lieux visibles, réseaux invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, SAINT-DIE-DES-VOSGES, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port concentration, shipping line concentration and port hierarchy: the example of the Northern European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New generation port cities and their role in global supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Hong Kong, China. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et interrégionalité :l'exemple de Maersk-Sealand, premier opérateur mondial de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégionalité et réseaux de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Besançon, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Routledge Studies in Transport Analysis, 9781032429410. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des espaces maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 1p, 2015, Documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reliability on Surface Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 165p, 2010, Improving Reliability on Surface Transport Networks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en France. Quelle mobilités pour quelle société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2008, les Dossiers de La documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'Aube, 279 p., 2002, 2-87678-706-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&apos;aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&amp;apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&amp;apos;aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger Levrault, pp 171-184, 2020, 978-2-7013-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp. 19-32, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics & Management – The Global Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics &amp; Management – The Global Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, pp 79-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp 95-113, 2012, 978-0-415-68219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 253-264, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 105-112, 2010, 978-2-200-25469-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASHGATE, pp 47-63, 2010, 978-1-4094-0400-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDWARD ELGAR PUBLISHING LIMITED, pp 150-173, 2010, 978-1-84720-934-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation, facteur de recomposition des relations ville-port ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Debrie et Valérie Lavaud-Letilleul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation portuaire : réformes, acteurs, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.131-191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p 112-120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Des Falaises, p.101-104, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p 133-144, 2008, Dynamiques du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary between public and private interests and the balance between local and national claims: the French experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports and Regional Economics, Musso E., Ghiara H. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mc Graw Hill, pp. 43-60, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp 125-134, 2008, 978-2-296-05187-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 96-106, 2008, 978-2-200-35517-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, p 207-212, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp 105-120, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-SEDES, pp 179-232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète océane. L'essentiel de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Choiseul éditions, pp 39-50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 110-123, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp. 647-687, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verdissement des matériels roulants du transport ferroviaire en France. Comment répondre aux défis de la sortie du Diesel et se tenir à la pointe de l'innovation technologique pour la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé de Treglode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 111p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des transports. Analyses, propositions et questions aux candidats à l'élection présidentielle 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique : un levier de compétitivité pour la France. Contribution de TDIE à la Conférence nationale de la logistique : dix propositions pour une politique de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIES NAVIGABLES ET DESSERTE PORTUAIRE Massifier les flux pour intégrer le transport fluvial dans les chaînes logistiques portuaires : étude des impacts économiques et environnementaux. Le cas du transport fluvial conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 91p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte conteneurisée des ports maritimes par la voie fluviale : des enseignements pour développer le transport combiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busan, main port pour l'Asie du Nord-Est au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00565405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche portuaire en France, Quels enjeux ? Quelles ambitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguiléra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et mondialisation. Les logiques des armements de lignes régulières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97F9A2D8"/>
+    <w:nsid w:val="20884CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-fremont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-7725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050263080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Byrro Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Uboldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.484.0350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.421.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.088.0060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rodrigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gouvernal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK43G67M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Franc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fremont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441640802677607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Slack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9212-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRWF9ZTH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soppe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2008.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHTKSXTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trangeo.2007.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458055v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144164042000206051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Parola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soppe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Supply-Chains-and-Logistics-Corridors/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Kauppila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dablanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gouvernal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149859v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125084v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Treglode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Faucheux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Izard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daude" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rollin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gressier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Broez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cornewal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-fremont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-7725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050263080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Byrro Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Uboldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.484.0350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.421.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.088.0060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rodrigue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gouvernal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK43G67M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Franc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fremont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441640802677607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Slack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9212-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRWF9ZTH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soppe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2008.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHTKSXTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trangeo.2007.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458055v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144164042000206051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Parola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soppe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Supply-Chains-and-Logistics-Corridors/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Kauppila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dablanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gouvernal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149859v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125084v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Treglode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Faucheux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Izard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daude" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rollin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gressier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Broez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cornewal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>