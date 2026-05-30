--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Frémont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Conservatoire National des Arts et Métiers (CNAM), titulaire de la chaire Transports, flux, mobilités durables</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1357-7725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050263080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay, or should I go: Anthropogenic noises disrupt early recruitment of subarctic invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Byrro Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70119. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.70119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégal état des lieux : ce que la mondialisation fait à la ville portuaire de Colón au Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Iphar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ero⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la logistique pour une plus grande efficience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte-conteneurs : une croissance sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 513, pp 37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse ferroviaire, concurrence et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp 350-358. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.484.0350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime depuis 1945 : facteur clé de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp 16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération interportuaire et développement des hinterlands. L'exemple des ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'hyper-mobilité. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 | 2018, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport aérien de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le transport aérien : une mondialisation réussie, 78, pp 92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du mythe, les transports : un levier pour des projets de territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp 58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp. 32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre face au défi de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 42 (1/2013), p. 32-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.421.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour le fleuve dans le Grand Paris des marchandises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp. 236-251. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager les territoires de la logistique métropolitaine : L'exemple des villes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.193-196. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAIT D'ENTREPRISE - A.P. Møller : leader mondial du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp 60-70. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.088.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de Suez : quels enjeux stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp 82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinterland transportation in Europe: Combined transport versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, p548-556. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions and actors of inland ports: European and North American dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp 519-529. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports, leviers de développement ? Opportunités sur la rive sud de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 234, pp 59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports de plus en plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde (le) - Hors série L'Atlas des Mondialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp 75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport combiné réellement moins énergivore que la route ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 457, pp 297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp 537-554. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441640802677607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of organisational change in container shipping: regional shift and the role of family firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (1), pp 23-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-008-9212-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 358, pp 49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport des conteneurs par la voie fluviale, une donne gagnante pour les ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre économique (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation, mondialisation et métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAURIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150, p130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland barge services and container transport: the case of the ports of Le Havre and Marseille in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 437, 20p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.21743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from rivalry to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp 10-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2008.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations maritimes de l'Europe en Méditerranée : ouverture sur le grand large et oubli des voisins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p 189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197, p 21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes : nouvel enjeu des relations internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, p 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armements de lignes régulières et la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 | 2008, pp.123-144. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol15,n6, p431-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (6), p 431-442. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trangeo.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port: from the global to the local, the case of Busan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (4), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte de la Rangée nord-Europe par les armements de lignes régulières : concentration ou dispersion? 1994-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, p 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of port terminal operations : from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), p 117-130. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144164042000206051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime conteneurisé et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 642, pp 187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques réticulaires et territoriales au sein de la ville portuaire : le cas de Busan en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (3), pp.193-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port : The case of Busan, from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre et Southampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rouen et Le Havre, 1, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone d'emploi du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et Tiers-Monde à travers l'exemple de la Compagnie Générale Maritime. 1965-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 | 1998, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence for integration and disintegration of maritime shipping, port and logistics activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMT, Round Table on Vertical Relations between Transport and Logistics Businesses, Conférence Européenne Ministres des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anvers et Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIG, Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Dié des Vosges, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' role in opening gateways: experiences from major port regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Integrating Maritime Transport in Value Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du transport combiné fleuve/route et du transport routier pour les conteneurs sur la Seine : compétitivité économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RETA, Réseau des Economistes Transport et Aménagement, La desserte conteneurisée des ports maritimes par la voie fluviale : une donne gagnante pour les ports français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity : new opportunities for port development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port co-operation and competition in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Sea Ports Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port inland transportation in Europe: Combined versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers, 2008 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Boston, United States. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison européenne de la desserte terrestre des ports à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical and theoretical analysis of the development of inland waterway services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la desserte des ports à conteneurs : éléments de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical adjustments between liner shipping and container handling industry on the global scale: divide et impera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from dispute to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque WCTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Berkeley, United States. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global shipping strategies and regional influences: the case of the Maersk Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Brisbane, Australia. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Maritime Economists - IAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Melbourne, Australia. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux maritimes conteneurisés : épine dorsale de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie : lieux visibles, réseaux invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, SAINT-DIE-DES-VOSGES, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port concentration, shipping line concentration and port hierarchy: the example of the Northern European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New generation port cities and their role in global supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Hong Kong, China. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et interrégionalité :l'exemple de Maersk-Sealand, premier opérateur mondial de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégionalité et réseaux de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Besançon, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Routledge Studies in Transport Analysis, 9781032429410. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des espaces maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 1p, 2015, Documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reliability on Surface Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 165p, 2010, Improving Reliability on Surface Transport Networks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en France. Quelle mobilités pour quelle société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2008, les Dossiers de La documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'Aube, 279 p., 2002, 2-87678-706-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&apos;aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&amp;apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&amp;apos;aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger Levrault, pp 171-184, 2020, 978-2-7013-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp. 19-32, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics & Management – The Global Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics &amp; Management – The Global Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, pp 79-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp 95-113, 2012, 978-0-415-68219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 253-264, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 105-112, 2010, 978-2-200-25469-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASHGATE, pp 47-63, 2010, 978-1-4094-0400-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDWARD ELGAR PUBLISHING LIMITED, pp 150-173, 2010, 978-1-84720-934-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation, facteur de recomposition des relations ville-port ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Debrie et Valérie Lavaud-Letilleul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation portuaire : réformes, acteurs, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.131-191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p 112-120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Des Falaises, p.101-104, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p 133-144, 2008, Dynamiques du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary between public and private interests and the balance between local and national claims: the French experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports and Regional Economics, Musso E., Ghiara H. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mc Graw Hill, pp. 43-60, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp 125-134, 2008, 978-2-296-05187-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 96-106, 2008, 978-2-200-35517-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, p 207-212, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp 105-120, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-SEDES, pp 179-232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète océane. L'essentiel de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Choiseul éditions, pp 39-50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 110-123, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp. 647-687, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verdissement des matériels roulants du transport ferroviaire en France. Comment répondre aux défis de la sortie du Diesel et se tenir à la pointe de l'innovation technologique pour la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé de Treglode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 111p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des transports. Analyses, propositions et questions aux candidats à l'élection présidentielle 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique : un levier de compétitivité pour la France. Contribution de TDIE à la Conférence nationale de la logistique : dix propositions pour une politique de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIES NAVIGABLES ET DESSERTE PORTUAIRE Massifier les flux pour intégrer le transport fluvial dans les chaînes logistiques portuaires : étude des impacts économiques et environnementaux. Le cas du transport fluvial conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 91p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte conteneurisée des ports maritimes par la voie fluviale : des enseignements pour développer le transport combiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busan, main port pour l'Asie du Nord-Est au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00565405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche portuaire en France, Quels enjeux ? Quelles ambitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguiléra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et mondialisation. Les logiques des armements de lignes régulières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Frémont </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur du Conservatoire National des Arts et Métiers (CNAM), titulaire de la chaire Transports, flux, mobilités durables</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1357-7725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050263080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay, or should I go: Anthropogenic noises disrupt early recruitment of subarctic invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Byrro Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (7), pp.e70119. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.70119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégal état des lieux : ce que la mondialisation fait à la ville portuaire de Colón au Panama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sahuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Iphar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ero⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de la logistique pour une plus grande efficience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porte-conteneurs : une croissance sans fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 513, pp 37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande vitesse ferroviaire, concurrence et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp 350-358. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.484.0350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime depuis 1945 : facteur clé de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp 16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération interportuaire et développement des hinterlands. L'exemple des ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'hyper-mobilité. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 | 2018, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport aérien de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le transport aérien : une mondialisation réussie, 78, pp 92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du mythe, les transports : un levier pour des projets de territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp 58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre face au défi de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp. 32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implantations logistiques entre réseaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Douet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 42 (1/2013), p. 32-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.421.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour le fleuve dans le Grand Paris des marchandises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp. 236-251. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAIT D'ENTREPRISE - A.P. Møller : leader mondial du transport maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp 60-70. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.088.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager les territoires de la logistique métropolitaine : L'exemple des villes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.193-196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.413.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de Suez : quels enjeux stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp 82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions and actors of inland ports: European and North American dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (4), pp 519-529. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinterland transportation in Europe: Combined transport versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, p548-556. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports, leviers de développement ? Opportunités sur la rive sud de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 234, pp 59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports de plus en plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde (le) - Hors série L'Atlas des Mondialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp 75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport combiné réellement moins énergivore que la route ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 457, pp 297-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp 537-554. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441640802677607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport des conteneurs par la voie fluviale, une donne gagnante pour les ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre économique (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 358, pp 49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of organisational change in container shipping: regional shift and the role of family firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (1), pp 23-34. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-008-9212-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation, mondialisation et métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAURIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150, p130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland barge services and container transport: the case of the ports of Le Havre and Marseille in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 437, 20p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.21743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from rivalry to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp 10-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2008.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations maritimes de l'Europe en Méditerranée : ouverture sur le grand large et oubli des voisins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p 189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de fret et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197, p 21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes : nouvel enjeu des relations internationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, p 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armements de lignes régulières et la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 | 2008, pp.123-144. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol15,n6, p431-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Maritime Networks. The case of Maersk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (6), p 431-442. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trangeo.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port: from the global to the local, the case of Busan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (4), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte de la Rangée nord-Europe par les armements de lignes régulières : concentration ou dispersion? 1994-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, p 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of port terminal operations : from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), p 117-130. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144164042000206051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime conteneurisé et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 642, pp 187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques réticulaires et territoriales au sein de la ville portuaire : le cas de Busan en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (3), pp.193-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a mega-port : The case of Busan, from the local to the global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Havre et Southampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rouen et Le Havre, 1, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone d'emploi du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et Tiers-Monde à travers l'exemple de la Compagnie Générale Maritime. 1965-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 | 1998, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anvers et Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIG, Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Dié des Vosges, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence for integration and disintegration of maritime shipping, port and logistics activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMT, Round Table on Vertical Relations between Transport and Logistics Businesses, Conférence Européenne Ministres des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' role in opening gateways: experiences from major port regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Integrating Maritime Transport in Value Chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du transport combiné fleuve/route et du transport routier pour les conteneurs sur la Seine : compétitivité économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RETA, Réseau des Economistes Transport et Aménagement, La desserte conteneurisée des ports maritimes par la voie fluviale : une donne gagnante pour les ports français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity : new opportunities for port development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port co-operation and competition in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Sea Ports Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port inland transportation in Europe: Combined versus road transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers, 2008 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Boston, United States. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical and theoretical analysis of the development of inland waterway services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Slack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison européenne de la desserte terrestre des ports à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical adjustments between liner shipping and container handling industry on the global scale: divide et impera ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAME, International Association of Maritime Economics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athènes, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la desserte des ports à conteneurs : éléments de cadrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la desserte terrestre des ports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcueil, France. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inter-industry partnerships between shipping lines and stevedores: from dispute to cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque WCTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Berkeley, United States. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping lines and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Maritime Economists - IAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Melbourne, Australia. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global shipping strategies and regional influences: the case of the Maersk Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Brisbane, Australia. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port concentration, shipping line concentration and port hierarchy: the example of the Northern European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New generation port cities and their role in global supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Hong Kong, China. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux maritimes conteneurisés : épine dorsale de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de Géographie : lieux visibles, réseaux invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, SAINT-DIE-DES-VOSGES, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et interrégionalité :l'exemple de Maersk-Sealand, premier opérateur mondial de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégionalité et réseaux de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Besançon, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking proximity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « International congress on ports in proximity : competition, cooperation and integration », Université de Rotterdam, ITMMA-Université d'Antwerp, Rotterdam, 5-7 decembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bertelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Routledge Studies in Transport Analysis, 9781032429410. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des espaces maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 1p, 2015, Documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reliability on Surface Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Kauppila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 165p, 2010, Improving Reliability on Surface Transport Networks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en France. Quelle mobilités pour quelle société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2008, les Dossiers de La documentation photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'Aube, 279 p., 2002, 2-87678-706-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&apos;aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les entreprises de réseaux dans l&amp;apos;aménagement du territoire ? In: Cordobes S., Desjardins X., Vanier M. (dir.), Repenser l&amp;apos;aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger Levrault, pp 171-184, 2020, 978-2-7013-2071-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transports : leviers d'action pour la relation fleuve-territoire ? In: Fleuves et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp. 19-32, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics & Management – The Global Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport management as a key logistics issue. In: Essentials of Logistics &amp; Management – The Global Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, pp 79-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paris region Operating and planning freight at multiple scales in a European city. In: Cities, regions and Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp 95-113, 2012, 978-0-415-68219-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transport maritime à la croisée des enjeux maritimes et environnementaux. In : Regards sur la terre 2011: Océans, la nouvelle frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 253-264, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée dans les réseaux conteneurisés : un nouveau centre ? In : Images économiques du Monde 2011 : Géoéconomie-géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMAND COLIN, pp 105-112, 2010, 978-2-200-25469-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Parola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriers' Role in Opening Gateways: Experiences from Major Port Regions. In : Integrating Seaports and Trade Corridors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASHGATE, pp 47-63, 2010, 978-1-4094-0400-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Networks: a source of competitiveness for shipping lines. In : International Handbook of Maritime Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDWARD ELGAR PUBLISHING LIMITED, pp 150-173, 2010, 978-1-84720-934-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation, facteur de recomposition des relations ville-port ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud-Letilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Debrie et Valérie Lavaud-Letilleul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décentralisation portuaire : réformes, acteurs, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.131-191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports en dépression, In Images économiques du Monde 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p 112-120, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire face aux grands acteurs maritimes. In, L'estuaire de la Seine, un passé commun, un avenir en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Des Falaises, p.101-104, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe: puissance maritime. In: Atlas de l'Europe dans le monde, Chapitre 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p 133-144, 2008, Dynamiques du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary between public and private interests and the balance between local and national claims: the French experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gouvernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports and Regional Economics, Musso E., Ghiara H. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mc Graw Hill, pp. 43-60, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maersk et le conteneur : l'émergence d'un réseau mondial. In: les transports maritimes dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp 125-134, 2008, 978-2-296-05187-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports: un secteur sous pression. In: Images économiques du Monde 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 96-106, 2008, 978-2-200-35517-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport maritime et développement durable. In: Le développement durable, Veyret, Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, p 207-212, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Soppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northem european range: shipping line concentration and port hierarchy. In: Wang J, Olivier D, Notteboom T, Slack B, Ports, Cities, and Global Supply Chains, Chapter 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp 105-120, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux et transports. In: La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED-SEDES, pp 179-232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planète océane. L'essentiel de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Choiseul éditions, pp 39-50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insertion de l'espace français dans les réseaux de transport européens. In: La France en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp 110-123, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France face à la mondialisation de l'espace maritime et marchand. In: Les Français, la terre et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp. 647-687, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verdissement des matériels roulants du transport ferroviaire en France. Comment répondre aux défis de la sortie du Diesel et se tenir à la pointe de l'innovation technologique pour la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé de Treglode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 111p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des transports. Analyses, propositions et questions aux candidats à l'élection présidentielle 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie portuaire et défis logistiques : Quels leviers pour des dynamiques de long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Broez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cornewal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique : un levier de compétitivité pour la France. Contribution de TDIE à la Conférence nationale de la logistique : dix propositions pour une politique de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIES NAVIGABLES ET DESSERTE PORTUAIRE Massifier les flux pour intégrer le transport fluvial dans les chaînes logistiques portuaires : étude des impacts économiques et environnementaux. Le cas du transport fluvial conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 91p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desserte conteneurisée des ports maritimes par la voie fluviale : des enseignements pour développer le transport combiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busan, main port pour l'Asie du Nord-Est au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00565405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche portuaire en France, Quels enjeux ? Quelles ambitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguiléra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conteneurisation et mondialisation. Les logiques des armements de lignes régulières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20884CA5"/>
+    <w:nsid w:val="4229C90D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-fremont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-7725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050263080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Byrro Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Uboldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.484.0350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.421.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.088.0060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rodrigue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gouvernal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK43G67M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Franc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fremont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441640802677607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Slack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9212-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRWF9ZTH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soppe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2008.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHTKSXTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trangeo.2007.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458055v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144164042000206051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Parola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soppe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Supply-Chains-and-Logistics-Corridors/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Kauppila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dablanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gouvernal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149859v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125084v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Treglode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Faucheux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Izard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daude" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rollin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gressier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Broez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cornewal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-fremont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-7725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050263080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Byrro Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Uboldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.484.0350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.421.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.088.0060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.413.0193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rodrigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gouvernal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK43G67M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Franc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fremont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441640802677607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Slack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-008-9212-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRWF9ZTH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soppe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2008.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHTKSXTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fremont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trangeo.2007.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458055v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144164042000206051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Parola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soppe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Supply-Chains-and-Logistics-Corridors/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Kauppila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220992v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dablanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gouvernal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149859v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125084v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Treglode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Faucheux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Izard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daude" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rollin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gressier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Broez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cornewal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>