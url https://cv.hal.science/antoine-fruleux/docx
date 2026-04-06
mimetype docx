--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -757,662 +757,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Fourier analysis for geometrically disordered materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mechanism of macroscopic rigid-body behavior through evanescent mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elayoubi Alloubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Arteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023036⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (5), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-021-00117-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298520v1</w:t>
+                <w:t xml:space="preserve">hal-04931368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forces qui maintiennent l’ordre parmi les cellules</w:t>
+                <w:t xml:space="preserve">Cellular Fourier analysis for geometrically disordered materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019142⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539824v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of tissue growth heterogeneity by responses to mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (6), pp.1940 - 1945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1815342116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling stressed or strained? A biophysical model for cell wall mechanosensing in plants</w:t>
+                <w:t xml:space="preserve">Les forces qui maintiennent l’ordre parmi les cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00757⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.735-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629078v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical shielding of rapidly growing cells buffers growth heterogeneity and contributes to organ shape reproducibility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeling stressed or strained? A biophysical model for cell wall mechanosensing in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Routier-Kierzkowska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (22), pp.3468-3479. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.10.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624329v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanical shielding of rapidly growing cells buffers growth heterogeneity and contributes to organ shape reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Tsugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Routier-Kierzkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (22), pp.3468-3479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gyroscopic Instability of a Drop Trapped Inside an Inclined Circular Hydraulic Jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (8), pp.084503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.084503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1422,189 +1552,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, variability and developmental robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Institut Pasteur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Carry Le Rouet (Marseille) (Fr), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant morphogenesis across scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Mathematical and Theoretical Biology (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toledo (ESP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1633,73 +1763,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS de Lyon, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1728,187 +1858,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbe symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, Sep 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling how natural selection leads to robust gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hassanzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CompSysBio 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1937,113 +2067,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Engineering for Health 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue growth couples temporal and spatial fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne H K Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Biu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,73 +2188,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Jaques Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff (29680), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2153,455 +2283,653 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome Day of the Doctoral School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MODELLING MECHANOSENSOR DYNAMICS IN FISSION YEAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lorenzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MICROBES Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE-SYNTHASE INTERACTIVE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Borowska-Wykret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Majda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Dulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic growth re-orientation orchestrates flatness in the Arabidopsis leaf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Cell growth rates coordinate across the width of the leaf to remain flat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Harline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soeren Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283854v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell growth rates coordinate across the width of the leaf to remain flat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Dynamic growth re-orientation orchestrates flatness in the Arabidopsis leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Harline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soeren Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395034v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Roles of Momentum Flux at Different Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Physics [physics]. Univeristé Paris Diderot Paris 7, 2014. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01095839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2748,51 +3076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lorenzetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Municio-Diaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roeder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Biu Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318481121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idse Heemskerk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryeh Warmflash" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocanegra-Moreno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/abd0db" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815342116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00757" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsugawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier-Kierzkowska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.10.033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.084503" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hassanzadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne H K Roeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dulski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Harline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Lane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mosca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Strauss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lorenzetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Municio-Diaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roeder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Biu Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318481121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idse Heemskerk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryeh Warmflash" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocanegra-Moreno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/abd0db" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elayoubi Alloubia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arteil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-021-00117-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815342116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00757" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsugawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier-Kierzkowska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.10.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.084503" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hassanzadeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne H K Roeder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lorenzetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dulski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Harline" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Lane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mosca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Strauss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01095839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fruleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>