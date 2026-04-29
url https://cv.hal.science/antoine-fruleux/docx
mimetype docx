--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -619,386 +619,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on multiscale coupling of biochemical and mechanical signals during development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular Fourier analysis for geometrically disordered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/abd0db⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046260v1</w:t>
+                <w:t xml:space="preserve">hal-03298520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanism of macroscopic rigid-body behavior through evanescent mode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roadmap on multiscale coupling of biochemical and mechanical signals during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idse Heemskerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aryeh Warmflash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocanegra-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-021-00117-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/abd0db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04931368v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Fourier analysis for geometrically disordered materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mechanism of macroscopic rigid-body behavior through evanescent mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elayoubi Alloubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Arteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (5), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-021-00117-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298520v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of tissue growth heterogeneity by responses to mechanical stress</w:t>
               </w:r>
@@ -1747,73 +1747,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Microbe symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Sep 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416175v1</w:t>
+                <w:t xml:space="preserve">hal-04416197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
               </w:r>
@@ -1842,73 +1842,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbe symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Sep 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416197v1</w:t>
+                <w:t xml:space="preserve">hal-04416175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3076,51 +3076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lorenzetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Municio-Diaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roeder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Biu Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318481121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idse Heemskerk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryeh Warmflash" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocanegra-Moreno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/abd0db" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elayoubi Alloubia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arteil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-021-00117-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815342116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00757" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsugawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier-Kierzkowska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.10.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.084503" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hassanzadeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne H K Roeder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lorenzetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dulski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Harline" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Lane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mosca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Strauss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01095839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fruleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lorenzetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Municio-Diaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roeder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Biu Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318481121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idse Heemskerk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryeh Warmflash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocanegra-Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/abd0db" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elayoubi Alloubia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Arteil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-021-00117-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815342116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00757" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsugawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier-Kierzkowska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.10.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.084503" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hassanzadeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne H K Roeder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lorenzetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dulski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Harline" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Lane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mosca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Strauss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01095839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fruleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>