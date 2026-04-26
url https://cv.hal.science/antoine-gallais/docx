--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -464,248 +464,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting malicious proxy nodes during IoT network joining phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haj-Hassan</w:t>
+                <w:t xml:space="preserve">A verifiable data integrity scheme for distributed data sharing in fog computing architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quoitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110308⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.64-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2023.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030994v1</w:t>
+                <w:t xml:space="preserve">hal-05031001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A verifiable data integrity scheme for distributed data sharing in fog computing architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Sellami</w:t>
+                <w:t xml:space="preserve">Detecting malicious proxy nodes during IoT network joining phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quoitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 150, pp.64-77. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.110308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2023.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031001v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmware Integrity Protection: A Survey</w:t>
               </w:r>
@@ -815,833 +815,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of IoT Security: the era of smart attacks</w:t>
+                <w:t xml:space="preserve">HARPAGON: An energy management framework for attacks in IoT networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Loscrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iotm.001.2100183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jiot.2022.3172849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610715v1</w:t>
+                <w:t xml:space="preserve">hal-03658197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Security and Privacy Issues of the Neovote Online Voting System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enka Blanchard</w:t>
+                <w:t xml:space="preserve">Evolution of IoT Security: the era of smart attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15911-4_1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iotm.001.2100183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950649v1</w:t>
+                <w:t xml:space="preserve">hal-03610715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARPAGON: An energy management framework for attacks in IoT networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Loscrì</w:t>
+                <w:t xml:space="preserve">An Analysis of the Security and Privacy Issues of the Neovote Online Voting System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djohar Sidhoum-Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Electronic Voting 7th International Joint Conference, E-Vote-ID 2022, Bregenz, Austria, October 4–7, 2022, Proceedings Conference proceedings, 13553, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jiot.2022.3172849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15911-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658197v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Workflows Using Microservices and Metagraphs</w:t>
+                <w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Miller</w:t>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+                <w:t xml:space="preserve">Alex Mavromatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (24), pp.3087. </w:t>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.367-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics10243087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709704v1</w:t>
+                <w:t xml:space="preserve">hal-02965728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Machine Learning changes the nature of cyberattacks on IoT networks: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Mavromatis</w:t>
+                <w:t xml:space="preserve">Valeria Loscri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t>
+              <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.248-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMST.2021.3127267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965728v1</w:t>
+                <w:t xml:space="preserve">hal-03390359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Re-Route, or not to Re-Route: Impact of Real-Time Re-Routing in Urban Road Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gallais</w:t>
+                <w:t xml:space="preserve">Sébastien Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15472450.2020.1807345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Machine Learning changes the nature of cyberattacks on IoT networks: A survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bout</w:t>
+                <w:t xml:space="preserve">Securing Workflows Using Microservices and Metagraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Loscri</w:t>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (1), pp.248-279. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (24), pp.3087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMST.2021.3127267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics10243087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390359v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental in-depth study of the dynamics of an indoor industrial low power lossy network</w:t>
               </w:r>
@@ -1653,51 +1653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93, pp.101914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1744,90 +1744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tutorial on Performance Evaluation and Validation Methodology for Low-Power and Lossy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Kritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (3), pp.1799 - 1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1855,252 +1855,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Initial Preferred Parent Choice in Wireless Industrial Low-Power Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
+                <w:t xml:space="preserve">Thorough IoT testbed Characterization: from Proof-of-concept to Repeatable Experimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schreiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emery Jou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.86 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886753v1</w:t>
+                <w:t xml:space="preserve">hal-01609082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough IoT testbed Characterization: from Proof-of-concept to Repeatable Experimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Impact of the Initial Preferred Parent Choice in Wireless Industrial Low-Power Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01609082v1</w:t>
+                <w:t xml:space="preserve">hal-01886753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling for IEEE802.15.4-TSCH and Slow Channel Hopping MAC in Low Power Industrial Wireless Networks: A Survey</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.84-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power neighbor discovery for mobility-aware wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation methods in ad hoc and wireless sensor networks: a literature study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Kritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Medium Access Control under Mobility and Bursty Traffic Assumptions in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3293,248 +3293,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Federated Identity Management Protocol For Heterogeneous Fog computing Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zero-Touch Mutual Authentication Scheme for 6TiSCH Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haj-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Challal</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quoitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911414⟩</w:t>
+              <w:t xml:space="preserve">2022 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.354-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951676v1</w:t>
+                <w:t xml:space="preserve">hal-03952069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Touch Mutual Authentication Scheme for 6TiSCH Industrial IoT Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Federated Identity Management Protocol For Heterogeneous Fog computing Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quoitin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Challal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.354-359, </w:t>
+              <w:t xml:space="preserve">2022 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Split, Croatia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952069v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Data Integrity Verification Scheme For Distributed Fog Computing Architecture</w:t>
               </w:r>
@@ -3618,978 +3618,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'énergie et de la distance pour les attaques de brouillage dans les réseaux sans fil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Loscri</w:t>
+                <w:t xml:space="preserve">Opportunities and limitations of multi-instance RPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quoitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Pafos, Cyprus. pp.10-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215527v1</w:t>
+                <w:t xml:space="preserve">hal-03711261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'Utilisation des Métagraphes pour la Vérification de Politiques de Sécurité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Verification of Cloud Security Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing Conference (HPSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220092v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’Utilisation des Métagraphes pour la Vérification de Politiques de Sécurité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Scalability of LPWAN for Smart City Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Caminha Juaçaba Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones les aspects algorithmiques des télécommunications AlgoTel’</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Harbin (virtual), China. pp.74 - 79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC51323.2021.9498698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243986v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability of LPWAN for Smart City Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">De l’Utilisation des Métagraphes pour la Vérification de Politiques de Sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones les aspects algorithmiques des télécommunications AlgoTel’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241742v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy effective jamming attacker in wireless network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bout</w:t>
+                <w:t xml:space="preserve">Protection contre les fuites de données : un environnement micro-services sécurisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Loscri</w:t>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, -, France</w:t>
+              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243578v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Secure and Leak-Free Workflows Using Microservice Isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on High Perfor- mance Switching and Routing Conference (HPSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection contre les fuites de données : un environnement micro-services sécurisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+                <w:t xml:space="preserve">Energy effective jamming attacker in wireless network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220098v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and limitations of multi-instance RPL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quoitin</w:t>
+                <w:t xml:space="preserve">Évaluation de l'énergie et de la distance pour les attaques de brouillage dans les réseaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03711261v1</w:t>
+                <w:t xml:space="preserve">hal-03215527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Cloud Security Policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">De l'Utilisation des Métagraphes pour la Vérification de Politiques de Sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Merindol</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing Conference (HPSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238123v1</w:t>
+                <w:t xml:space="preserve">hal-03220092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Distance evaluation for Jamming Attacks in wireless networks</w:t>
               </w:r>
@@ -4664,265 +4664,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’(in)utilité du temps-réel pour le calcul d’itinéraire dans les réseaux routiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Network Attachment Delay of Mobile Devices in the Industrial Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mohamed Falek</w:t>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algotel 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg. pp.90-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117230v1</w:t>
+                <w:t xml:space="preserve">hal-02323215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Network Attachment Delay of Mobile Devices in the Industrial Internet of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">De l’(in)utilité du temps-réel pour le calcul d’itinéraire dans les réseaux routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Falek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algotel 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Laurent-de-la-Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323215v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denial-of-Sleep Attacks against IoT Networks</w:t>
               </w:r>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Local Computer Networks Conference (LCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Osnabrück, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5129,103 +5129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unambiguous, Real-Time and Accurate Map Matching for Multiple Sensing Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
+                <w:t xml:space="preserve">Sébastien Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiMob 2018 - 14th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWIM ’18 - 21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Van Laerhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.114--125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5465,351 +5465,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mobility-Supporting MAC Scheme for Bursty Traffic in IoT and WSNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
+                <w:t xml:space="preserve">De l’(in)inutilité du temps-réel pour le calcul d'itinéraire dans les réseaux routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algotel 2019, 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Laurent-de-la-Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536000v1</w:t>
+                <w:t xml:space="preserve">hal-04832840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’(in)inutilité du temps-réel pour le calcul d'itinéraire dans les réseaux routiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
+                <w:t xml:space="preserve">A Mobility-Supporting MAC Scheme for Bursty Traffic in IoT and WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Oikonomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algotel 2019, 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, Dc, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832840v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Repeatable Setups for Reproducible Experimental Results in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schreiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PE-WASUN 2016 : 13th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5837,863 +5837,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Handover Delay in Mobile WSNs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Live Adaptations of Low-power MAC Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noel</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schreiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Forum on Internet of Things (WF-IoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.210-215, </w:t>
+              <w:t xml:space="preserve">the 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.38-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2801694.2801700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467659v1</w:t>
+                <w:t xml:space="preserve">hal-02459604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live Adaptations of Low-power MAC Protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Distributed adaptive scheme for reliable data collection in fault tolerant WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Angelakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2015 Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2801694.2801700⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 2nd World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.116-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459604v1</w:t>
+                <w:t xml:space="preserve">hal-02459621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed adaptive scheme for reliable data collection in fault tolerant WSNs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Optimizing the Handover Delay in Mobile WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Pappas</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Angelakis</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 2nd World Forum on Internet of Things (WF-IoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.116-121, </w:t>
+              <w:t xml:space="preserve">2nd World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.210-215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459621v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-AAD: Lightweight traffic auto-adaptations for low-power MAC protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Enhancing ContikiMAC for bursty traffic in mobile sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 13th Annual Mediterranean Ad Hoc Networking Workshop (MED-HOC-NET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MedHocNet.2014.6849108⟩</w:t>
+              <w:t xml:space="preserve">IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.257-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6984982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459562v1</w:t>
+                <w:t xml:space="preserve">hal-02459576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a packet duplication control for opportunistic routing in WSNs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">T-AAD: Lightweight traffic auto-adaptations for low-power MAC protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beaudaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.94-99, </w:t>
+              <w:t xml:space="preserve">2014 13th Annual Mediterranean Ad Hoc Networking Workshop (MED-HOC-NET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Slovenia, France. pp.79-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MedHocNet.2014.6849108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459581v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing ContikiMAC for bursty traffic in mobile sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Toward a packet duplication control for opportunistic routing in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Beaudaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SENSORS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.257-260, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.94-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6984982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459576v1</w:t>
+                <w:t xml:space="preserve">hal-02459581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding value to WSN simulation using the IoT-LAB experimental platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beaudaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schreiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.485-490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6753,51 +6753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7200,1388 +7200,1388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo Abstract: CASINO: Creating Alea with a Sensor-based Interactive Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Multiple Coverage with Controlled Connectivity in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beaudaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Kuntz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1869983.1870033⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th ACM workshop on Performance evaluation of wireless ad hoc, sensor, and ubiquitous networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1868589.1868592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650620v1</w:t>
+                <w:t xml:space="preserve">inria-00589812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Coverage with Controlled Connectivity in Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Demo Abstract: CASINO: Creating Alea with a Sensor-based Interactive Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beaudaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th ACM workshop on Performance evaluation of wireless ad hoc, sensor, and ubiquitous networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. </w:t>
+              <w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Zurich, Switzerland. pp.381-382, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1868589.1868592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1869983.1870033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00589812v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Enhancement of Surface Coverage Relay Protocol</w:t>
+                <w:t xml:space="preserve">Etude et extension des relais de couverture de surface dans les réseaux de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00256831v1</w:t>
+                <w:t xml:space="preserve">inria-00256215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et extension des relais de couverture de surface dans les réseaux de capteurs</w:t>
+                <w:t xml:space="preserve">Performance Evaluation and Enhancement of Surface Coverage Relay Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles (CFIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">IFIP Networking 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00256215v1</w:t>
+                <w:t xml:space="preserve">inria-00256831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Localized Algorithm for Multiple Sensor Area Coverage</w:t>
+                <w:t xml:space="preserve">La k-couverture de surface dans les réseaux de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st International Conference on Advanced Information Networking and Applications (AINA 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Niagara Falls, Canada</w:t>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00136683v1</w:t>
+                <w:t xml:space="preserve">inria-00176952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La k-couverture de surface dans les réseaux de capteurs</w:t>
+                <w:t xml:space="preserve">Preserving Area Coverage in Sensor Networks with a Realistic Physical Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ingelrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.77-80</w:t>
+              <w:t xml:space="preserve">26th Annual IEEE Conference on Computer Communications (INFOCOM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00176952v1</w:t>
+                <w:t xml:space="preserve">inria-00136681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving Area Coverage in Sensor Networks with a Realistic Physical Layer</w:t>
+                <w:t xml:space="preserve">An Adaptive Localized Algorithm for Multiple Sensor Area Coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual IEEE Conference on Computer Communications (INFOCOM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">IEEE 21st International Conference on Advanced Information Networking and Applications (AINA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00136681v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00136683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring K-Coverage in Wireless Sensor Networks under Realistic Physical Layer Assumptions</w:t>
+                <w:t xml:space="preserve">Impact du lien radio sur les performances des protocoles de couverture de surface pour réseaux de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE Conference on Sensors (Sensors 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">AlgoTel'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00092515v1</w:t>
+                <w:t xml:space="preserve">inria-00070882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du lien radio sur les performances des protocoles de couverture de surface pour réseaux de capteurs</w:t>
+                <w:t xml:space="preserve">Efficiency Impairment of Wireless Sensor Networks Protocols under Realistic Physical Layer Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Communication Systems (ICCS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070882v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00092514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Sensor Area Coverage With Low Communication Overhead</w:t>
+                <w:t xml:space="preserve">Maintien de la couverture de surface dans les réseaux de capteurs avec une couche physique réaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ingelrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual IEEE International Conference on Pervasive Computing and Communications (PerCom 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070879v1</w:t>
+                <w:t xml:space="preserve">inria-00082669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien de la couverture de surface dans les réseaux de capteurs avec une couche physique non idéale</w:t>
+                <w:t xml:space="preserve">Localized Sensor Area Coverage With Low Communication Overhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. 12 p</w:t>
+              <w:t xml:space="preserve">4th Annual IEEE International Conference on Pervasive Computing and Communications (PerCom 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00110299v1</w:t>
+                <w:t xml:space="preserve">inria-00070879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Impairment of Wireless Sensor Networks Protocols under Realistic Physical Layer Conditions</w:t>
+                <w:t xml:space="preserve">Maintien de la couverture de surface dans les réseaux de capteurs avec une couche physique non idéale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Parvery</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ingelrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Communication Systems (ICCS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00092514v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien de la couverture de surface dans les réseaux de capteurs avec une couche physique réaliste</w:t>
+                <w:t xml:space="preserve">Ensuring K-Coverage in Wireless Sensor Networks under Realistic Physical Layer Assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Tunisia</w:t>
+              <w:t xml:space="preserve">5th IEEE Conference on Sensors (Sensors 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00082669v1</w:t>
+                <w:t xml:space="preserve">inria-00092515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Area Coverage in Wireless Sensor Networks by using Surface Coverage Relay Dominating Sets</w:t>
               </w:r>
@@ -9084,51 +9084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mecerhed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Imine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Hail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2025.104087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2025.3587589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05030985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Tour&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Semnont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110476" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05030994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haj-Hassan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110308" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05031001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.08.016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05031008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tarridec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3298833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iotm.001.2100183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enka Blanchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Walter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15911-4_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2022.3172849" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03709704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;rindol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Falek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2020.1807345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3127267" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Teles Hermeto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Jou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.10.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLQZ9CP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7378437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0608-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2007.70793" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027141v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721767" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953449v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56326-3_14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911414" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824568" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merindol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241742v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Caminha Jua&#231;aba Neto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498698" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubrulle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Falek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02060608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin-Hinen Hedli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820402" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNSymposium47956.2019.9000679" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589103" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Van Laerhoven" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Oikonomou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841516" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389054" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801700" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Angelakis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2014.6849108" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036790" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984982" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Rosiers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Roziers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1869983.1870033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868592" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingelrest" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070882v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parvery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ingelrest" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00082669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070875v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mecerhed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Imine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Hail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2025.104087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2025.3587589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05030985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Tour&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Semnont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110476" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05031001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.08.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05030994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haj-Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05031008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tarridec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3298833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2022.3172849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iotm.001.2100183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enka Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Walter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15911-4_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3127267" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Falek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2020.1807345" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03709704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Miller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;rindol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Teles Hermeto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Jou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.10.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLQZ9CP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7378437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0608-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2007.70793" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027141v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721767" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953449v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56326-3_14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911414" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubrulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merindol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241742v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Caminha Jua&#231;aba Neto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323215v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Falek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02060608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin-Hinen Hedli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820402" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNSymposium47956.2019.9000679" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589103" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Van Laerhoven" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Oikonomou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841516" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801700" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Angelakis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984982" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2014.6849108" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036790" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Rosiers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Roziers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868592" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1869983.1870033" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176952v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingelrest" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parvery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00082669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ingelrest" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070875v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>