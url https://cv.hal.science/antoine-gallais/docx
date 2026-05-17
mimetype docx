--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -334,378 +334,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for detecting zero-day exploits in network flows</w:t>
+                <w:t xml:space="preserve">Detecting malicious proxy nodes during IoT network joining phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almamy Touré</w:t>
+                <w:t xml:space="preserve">Ali Haj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Semnont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gallais</w:t>
+                <w:t xml:space="preserve">Bruno Quoitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 248, pp.110476. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110476⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 243, pp.110308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030985v1</w:t>
+                <w:t xml:space="preserve">hal-05030994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A verifiable data integrity scheme for distributed data sharing in fog computing architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Sellami</w:t>
+                <w:t xml:space="preserve">A framework for detecting zero-day exploits in network flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almamy Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Semnont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2023.08.016⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.110476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031001v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting malicious proxy nodes during IoT network joining phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Haj-Hassan</w:t>
+                <w:t xml:space="preserve">A verifiable data integrity scheme for distributed data sharing in fog computing architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quoitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 243, pp.110308. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.64-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2023.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030994v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmware Integrity Protection: A Survey</w:t>
               </w:r>
@@ -815,833 +815,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARPAGON: An energy management framework for attacks in IoT networks</w:t>
+                <w:t xml:space="preserve">Evolution of IoT Security: the era of smart attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Loscrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jiot.2022.3172849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iotm.001.2100183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658197v1</w:t>
+                <w:t xml:space="preserve">hal-03610715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of IoT Security: the era of smart attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Loscrì</w:t>
+                <w:t xml:space="preserve">An Analysis of the Security and Privacy Issues of the Neovote Online Voting System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djohar Sidhoum-Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iotm.001.2100183⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Electronic Voting 7th International Joint Conference, E-Vote-ID 2022, Bregenz, Austria, October 4–7, 2022, Proceedings Conference proceedings, 13553, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15911-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610715v1</w:t>
+                <w:t xml:space="preserve">hal-04950649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Security and Privacy Issues of the Neovote Online Voting System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enka Blanchard</w:t>
+                <w:t xml:space="preserve">HARPAGON: An energy management framework for attacks in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscrì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Electronic Voting 7th International Joint Conference, E-Vote-ID 2022, Bregenz, Austria, October 4–7, 2022, Proceedings Conference proceedings, 13553, pp.1-18. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15911-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jiot.2022.3172849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950649v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t>
+                <w:t xml:space="preserve">Securing Workflows Using Microservices and Metagraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Loïc Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Mavromatis</w:t>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (1), pp.367-381. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (24), pp.3087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics10243087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965728v1</w:t>
+                <w:t xml:space="preserve">hal-03709704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Machine Learning changes the nature of cyberattacks on IoT networks: A survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To Re-Route, or not to Re-Route: Impact of Real-Time Re-Routing in Urban Road Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Loscri</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMST.2021.3127267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15472450.2020.1807345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390359v1</w:t>
+                <w:t xml:space="preserve">hal-02614875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Re-Route, or not to Re-Route: Impact of Real-Time Re-Routing in Urban Road Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
+                <w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mavromatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15472450.2020.1807345⟩</w:t>
+              <w:t xml:space="preserve">Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.367-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614875v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Workflows Using Microservices and Metagraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Miller</w:t>
+                <w:t xml:space="preserve">How Machine Learning changes the nature of cyberattacks on IoT networks: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+                <w:t xml:space="preserve">Valeria Loscri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (24), pp.3087. </w:t>
+              <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.248-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics10243087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMST.2021.3127267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709704v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental in-depth study of the dynamics of an indoor industrial low power lossy network</w:t>
               </w:r>
@@ -1653,51 +1653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93, pp.101914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1744,90 +1744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tutorial on Performance Evaluation and Validation Methodology for Low-Power and Lossy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Kritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (3), pp.1799 - 1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1855,252 +1855,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough IoT testbed Characterization: from Proof-of-concept to Repeatable Experimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Impact of the Initial Preferred Parent Choice in Wireless Industrial Low-Power Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609082v1</w:t>
+                <w:t xml:space="preserve">hal-01886753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Initial Preferred Parent Choice in Wireless Industrial Low-Power Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
+                <w:t xml:space="preserve">Thorough IoT testbed Characterization: from Proof-of-concept to Repeatable Experimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schreiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emery Jou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.86 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886753v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling for IEEE802.15.4-TSCH and Slow Channel Hopping MAC in Low Power Industrial Wireless Networks: A Survey</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.84-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power neighbor discovery for mobility-aware wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation methods in ad hoc and wireless sensor networks: a literature study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Kritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Medium Access Control under Mobility and Bursty Traffic Assumptions in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,103 +3165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated and Improved Detection of Cyber Attacks via an Industrial IDS Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almamy Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Semnont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th IFIP International Conference on ICT Systems Security and Privacy Protection (SEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poznan, Poland. pp.191-206, </w:t>
@@ -3293,248 +3293,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Touch Mutual Authentication Scheme for 6TiSCH Industrial IoT Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Federated Identity Management Protocol For Heterogeneous Fog computing Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quoitin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Challal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824568⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Split, Croatia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952069v1</w:t>
+                <w:t xml:space="preserve">hal-03951676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Federated Identity Management Protocol For Heterogeneous Fog computing Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zero-Touch Mutual Authentication Scheme for 6TiSCH Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haj-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Challal</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quoitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Split, Croatia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.354-359, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/SoftCOM55329.2022.9911414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951676v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Data Integrity Verification Scheme For Distributed Fog Computing Architecture</w:t>
               </w:r>
@@ -3618,978 +3618,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and limitations of multi-instance RPL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quoitin</w:t>
+                <w:t xml:space="preserve">Évaluation de l'énergie et de la distance pour les attaques de brouillage dans les réseaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711261v1</w:t>
+                <w:t xml:space="preserve">hal-03215527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Cloud Security Policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">De l'Utilisation des Métagraphes pour la Vérification de Politiques de Sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Merindol</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing Conference (HPSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238123v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability of LPWAN for Smart City Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Merindol</w:t>
+                <w:t xml:space="preserve">Energy effective jamming attacker in wireless network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, -, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241742v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’Utilisation des Métagraphes pour la Vérification de Politiques de Sécurité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalability of LPWAN for Smart City Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renato Caminha Juaçaba Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones les aspects algorithmiques des télécommunications AlgoTel’</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Harbin (virtual), China. pp.74 - 79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC51323.2021.9498698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243986v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection contre les fuites de données : un environnement micro-services sécurisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">De l’Utilisation des Métagraphes pour la Vérification de Politiques de Sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones les aspects algorithmiques des télécommunications AlgoTel’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220098v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Secure and Leak-Free Workflows Using Microservice Isolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Protection contre les fuites de données : un environnement micro-services sécurisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Merindol</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on High Perfor- mance Switching and Routing Conference (HPSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241734v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy effective jamming attacker in wireless network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Loscri</w:t>
+                <w:t xml:space="preserve">Towards Secure and Leak-Free Workflows Using Microservice Isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, -, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on High Perfor- mance Switching and Routing Conference (HPSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243578v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'énergie et de la distance pour les attaques de brouillage dans les réseaux sans fil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Loscri</w:t>
+                <w:t xml:space="preserve">Opportunities and limitations of multi-instance RPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quoitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Pafos, Cyprus. pp.10-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS52077.2021.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215527v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'Utilisation des Métagraphes pour la Vérification de Politiques de Sécurité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Verification of Cloud Security Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mérindol</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing Conference (HPSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220092v1</w:t>
+                <w:t xml:space="preserve">hal-03238123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Distance evaluation for Jamming Attacks in wireless networks</w:t>
               </w:r>
@@ -4664,265 +4664,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Network Attachment Delay of Mobile Devices in the Industrial Internet of Things</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’(in)utilité du temps-réel pour le calcul d’itinéraire dans les réseaux routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Amine Mohamed Falek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algotel 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Laurent-de-la-Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323215v1</w:t>
+                <w:t xml:space="preserve">hal-02117230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’(in)utilité du temps-réel pour le calcul d’itinéraire dans les réseaux routiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mohamed Falek</w:t>
+                <w:t xml:space="preserve">Analysis of the Network Attachment Delay of Mobile Devices in the Industrial Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algotel 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg. pp.90-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117230v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denial-of-Sleep Attacks against IoT Networks</w:t>
               </w:r>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Local Computer Networks Conference (LCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Osnabrück, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5129,103 +5129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unambiguous, Real-Time and Accurate Map Matching for Multiple Sensing Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Pelsser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiMob 2018 - 14th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWIM ’18 - 21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Van Laerhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.114--125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5465,351 +5465,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’(in)inutilité du temps-réel pour le calcul d'itinéraire dans les réseaux routiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
+                <w:t xml:space="preserve">A Mobility-Supporting MAC Scheme for Bursty Traffic in IoT and WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Oikonomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algotel 2019, 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, Dc, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832840v1</w:t>
+                <w:t xml:space="preserve">hal-01536000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mobility-Supporting MAC Scheme for Bursty Traffic in IoT and WSNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
+                <w:t xml:space="preserve">De l’(in)inutilité du temps-réel pour le calcul d'itinéraire dans les réseaux routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Falek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Pelsser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algotel 2019, 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Laurent-de-la-Cabrerisse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01536000v1</w:t>
+                <w:t xml:space="preserve">hal-04832840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Repeatable Setups for Reproducible Experimental Results in IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schreiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PE-WASUN 2016 : 13th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5837,174 +5837,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live Adaptations of Low-power MAC Protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Optimizing the Handover Delay in Mobile WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2015 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.38-40, </w:t>
+              <w:t xml:space="preserve">2nd World Forum on Internet of Things (WF-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.210-215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2801694.2801700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459604v1</w:t>
+                <w:t xml:space="preserve">hal-05467659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed adaptive scheme for reliable data collection in fault tolerant WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Pappas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,616 +6097,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Handover Delay in Mobile WSNs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Live Adaptations of Low-power MAC Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noel</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schreiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Forum on Internet of Things (WF-IoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Milan, Italy. pp.210-215, </w:t>
+              <w:t xml:space="preserve">the 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.38-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2801694.2801700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467659v1</w:t>
+                <w:t xml:space="preserve">hal-02459604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing ContikiMAC for bursty traffic in mobile sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">T-AAD: Lightweight traffic auto-adaptations for low-power MAC protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Beaudaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SENSORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6984982⟩</w:t>
+              <w:t xml:space="preserve">2014 13th Annual Mediterranean Ad Hoc Networking Workshop (MED-HOC-NET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Slovenia, France. pp.79-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MedHocNet.2014.6849108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459576v1</w:t>
+                <w:t xml:space="preserve">hal-02459562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-AAD: Lightweight traffic auto-adaptations for low-power MAC protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Toward a packet duplication control for opportunistic routing in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beaudaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 13th Annual Mediterranean Ad Hoc Networking Workshop (MED-HOC-NET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Slovenia, France. pp.79-86, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.94-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MedHocNet.2014.6849108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459562v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a packet duplication control for opportunistic routing in WSNs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Enhancing ContikiMAC for bursty traffic in mobile sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Kotsiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periklis Chatzimisios</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 - 2014 IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.94-99, </w:t>
+              <w:t xml:space="preserve">IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.257-260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6984982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459581v1</w:t>
+                <w:t xml:space="preserve">hal-02459576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding value to WSN simulation using the IoT-LAB experimental platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beaudaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schreiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.485-490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6753,51 +6753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mérindol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7200,1388 +7200,1388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Coverage with Controlled Connectivity in Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Demo Abstract: CASINO: Creating Alea with a Sensor-based Interactive Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beaudaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th ACM workshop on Performance evaluation of wireless ad hoc, sensor, and ubiquitous networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1868589.1868592⟩</w:t>
+              <w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Zurich, Switzerland. pp.381-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1869983.1870033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00589812v1</w:t>
+                <w:t xml:space="preserve">hal-02650620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo Abstract: CASINO: Creating Alea with a Sensor-based Interactive Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Multiple Coverage with Controlled Connectivity in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beaudaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Montavont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Zurich, Switzerland. pp.381-382, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th ACM workshop on Performance evaluation of wireless ad hoc, sensor, and ubiquitous networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1869983.1870033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1868589.1868592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650620v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00589812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et extension des relais de couverture de surface dans les réseaux de capteurs</w:t>
+                <w:t xml:space="preserve">Performance Evaluation and Enhancement of Surface Coverage Relay Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles (CFIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">IFIP Networking 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00256215v1</w:t>
+                <w:t xml:space="preserve">inria-00256831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Enhancement of Surface Coverage Relay Protocol</w:t>
+                <w:t xml:space="preserve">Etude et extension des relais de couverture de surface dans les réseaux de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00256831v1</w:t>
+                <w:t xml:space="preserve">inria-00256215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La k-couverture de surface dans les réseaux de capteurs</w:t>
+                <w:t xml:space="preserve">An Adaptive Localized Algorithm for Multiple Sensor Area Coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.77-80</w:t>
+              <w:t xml:space="preserve">IEEE 21st International Conference on Advanced Information Networking and Applications (AINA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00176952v1</w:t>
+                <w:t xml:space="preserve">inria-00136683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving Area Coverage in Sensor Networks with a Realistic Physical Layer</w:t>
+                <w:t xml:space="preserve">La k-couverture de surface dans les réseaux de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ingelrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual IEEE Conference on Computer Communications (INFOCOM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00136681v1</w:t>
+                <w:t xml:space="preserve">inria-00176952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Localized Algorithm for Multiple Sensor Area Coverage</w:t>
+                <w:t xml:space="preserve">Preserving Area Coverage in Sensor Networks with a Realistic Physical Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ingelrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st International Conference on Advanced Information Networking and Applications (AINA 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Niagara Falls, Canada</w:t>
+              <w:t xml:space="preserve">26th Annual IEEE Conference on Computer Communications (INFOCOM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00136683v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00136681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du lien radio sur les performances des protocoles de couverture de surface pour réseaux de capteurs</w:t>
+                <w:t xml:space="preserve">Ensuring K-Coverage in Wireless Sensor Networks under Realistic Physical Layer Assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">5th IEEE Conference on Sensors (Sensors 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070882v1</w:t>
+                <w:t xml:space="preserve">inria-00092515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Impairment of Wireless Sensor Networks Protocols under Realistic Physical Layer Conditions</w:t>
+                <w:t xml:space="preserve">Localized Sensor Area Coverage With Low Communication Overhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Communication Systems (ICCS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">4th Annual IEEE International Conference on Pervasive Computing and Communications (PerCom 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00092514v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien de la couverture de surface dans les réseaux de capteurs avec une couche physique réaliste</w:t>
+                <w:t xml:space="preserve">Maintien de la couverture de surface dans les réseaux de capteurs avec une couche physique non idéale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Ingelrest</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ingelrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00082669v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Sensor Area Coverage With Low Communication Overhead</w:t>
+                <w:t xml:space="preserve">Impact du lien radio sur les performances des protocoles de couverture de surface pour réseaux de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual IEEE International Conference on Pervasive Computing and Communications (PerCom 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">AlgoTel'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070879v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien de la couverture de surface dans les réseaux de capteurs avec une couche physique non idéale</w:t>
+                <w:t xml:space="preserve">Maintien de la couverture de surface dans les réseaux de capteurs avec une couche physique réaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Ingelrest</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ingelrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. 12 p</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00110299v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00082669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring K-Coverage in Wireless Sensor Networks under Realistic Physical Layer Assumptions</w:t>
+                <w:t xml:space="preserve">Efficiency Impairment of Wireless Sensor Networks Protocols under Realistic Physical Layer Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simplot-Ryl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE Conference on Sensors (Sensors 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Communication Systems (ICCS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00092515v1</w:t>
+                <w:t xml:space="preserve">inria-00092514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Area Coverage in Wireless Sensor Networks by using Surface Coverage Relay Dominating Sets</w:t>
               </w:r>
@@ -9084,51 +9084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mecerhed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Imine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Hail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2025.104087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2025.3587589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05030985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Tour&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Semnont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110476" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05031001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.08.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05030994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haj-Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05031008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tarridec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3298833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2022.3172849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iotm.001.2100183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enka Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Walter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15911-4_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3127267" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Falek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2020.1807345" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03709704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Miller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;rindol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Teles Hermeto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Jou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.10.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLQZ9CP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7378437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0608-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2007.70793" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027141v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721767" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953449v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56326-3_14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911414" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubrulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merindol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241742v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Caminha Jua&#231;aba Neto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323215v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Falek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02060608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin-Hinen Hedli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820402" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNSymposium47956.2019.9000679" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589103" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Van Laerhoven" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Oikonomou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841516" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801700" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Angelakis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984982" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2014.6849108" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036790" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Rosiers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Roziers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868592" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1869983.1870033" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176952v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingelrest" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parvery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00082669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ingelrest" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070875v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mecerhed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Imine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Hail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2025.104087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sellami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2025.3587589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05030994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haj-Hassan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quoitin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05030985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Tour&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Semnont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110476" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05031001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.08.016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05031008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tarridec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3298833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iotm.001.2100183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enka Blanchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Walter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15911-4_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2022.3172849" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03709704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Miller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;rindol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Falek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2020.1807345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3127267" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Teles Hermeto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schreiner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Jou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.03.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.10.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.05.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLQZ9CP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7378437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-015-0608-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2007.70793" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027141v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM62040.2024.10721767" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953449v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56326-3_14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM55329.2022.9911414" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824568" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241742v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Caminha Jua&#231;aba Neto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merindol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498698" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubrulle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS52077.2021.00015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Falek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02060608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin-Hinen Hedli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820402" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNSymposium47956.2019.9000679" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589103" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Van Laerhoven" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Oikonomou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841516" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389054" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Angelakis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459604v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2801694.2801700" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2014.6849108" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036790" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6984982" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2013.6673403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Rosiers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Roziers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1869983.1870033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868592" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingelrest" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092515v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ingelrest" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parvery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00082669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070875v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>