--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -66,11510 +66,11899 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization and spatiotemporal distribution of bruchid pests in lentil and faba bean fields</w:t>
+                <w:t xml:space="preserve">Within-field flower strips effect on Collembola assemblages over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Juliette Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tricault</w:t>
+                <w:t xml:space="preserve">Laure Vieublé-Gonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissandre Gabet</w:t>
+                <w:t xml:space="preserve">Maxime Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
+                <w:t xml:space="preserve">Olivier de Carville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 15 p. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 114, pp.151109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.70679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526495v1</w:t>
+                <w:t xml:space="preserve">hal-05545807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
+                <w:t xml:space="preserve">Une méthode accessible pour évaluer la pollinisation animale des cultures, déployable de la parcelle à la France entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibault Gandara</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 111, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol111-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132267v2</w:t>
+                <w:t xml:space="preserve">hal-05566929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in heterotrophic seedling growth parameters of 28 plant species and their relationships with seed traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colonization and spatiotemporal distribution of bruchid pests in lentil and faba bean fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Maleki</w:t>
+                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106170⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.70679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094244v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grosse altise du colza : limiter les larves et les risques associés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variations in heterotrophic seedling growth parameters of 28 plant species and their relationships with seed traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.106170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148706v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 377, pp.109280. </w:t>
+              <w:t xml:space="preserve">, 2025, 392, pp.109747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696500v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do semi-natural habitats enhance overwintering of generalist predators in arable cropping systems? A meta-analysis</w:t>
+                <w:t xml:space="preserve">Grosse altise du colza : limiter les larves et les risques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bannwart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 781, pp.8-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906415v1</w:t>
+                <w:t xml:space="preserve">hal-05148706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MIRAGE : Mise au point d'un système de vision et d'analyse de l'activité des arthropodes prédateurs en vue de quantifier leur rôle dans la régulation naturelle des insectes ravageurs des cultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guerin</w:t>
+                <w:t xml:space="preserve">Léa Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Masquin</w:t>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ferre</w:t>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art27⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 377, pp.109280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616143v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of practice intensity unearth the effects of cropping systems on soil mesofauna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do semi-natural habitats enhance overwintering of generalist predators in arable cropping systems? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Joimel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Vieublé-Gonod</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108854⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.105700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653497v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset of ground-dwelling nocturnal fauna for object detection and classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicators of practice intensity unearth the effects of cropping systems on soil mesofauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Sohbi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Vieublé-Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110537⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.108854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04598246v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildflower strips of 2.5-year-old promote earthworms and enchytraeids (Annelida, Oligochaeta) in arable fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet MIRAGE : Mise au point d'un système de vision et d'analyse de l'activité des arthropodes prédateurs en vue de quantifier leur rôle dans la régulation naturelle des insectes ravageurs des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Paul Masquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bertrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 122, pp.103644. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.401-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623177v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlike woodland edges, flower strips do not act as a refuge for cabbage stem flea beetle aestivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Wildflower strips of 2.5-year-old promote earthworms and enchytraeids (Annelida, Oligochaeta) in arable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.7558⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122, pp.103644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126508v1</w:t>
+                <w:t xml:space="preserve">hal-04623177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dataset of ground-dwelling nocturnal fauna for object detection and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+                <w:t xml:space="preserve">Yassine Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Côte</w:t>
+                <w:t xml:space="preserve">Jean-Marc Teulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+                <w:t xml:space="preserve">Lola Serrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03934002v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioAuxNet : Reconnaissance de la faune nocturne vivant au sol à l'aide d'un réseau neuronal convolutionnel à régions masquées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unlike woodland edges, flower strips do not act as a refuge for cabbage stem flea beetle aestivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, 10 p. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (5), pp.2325-2332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.7558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446651v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
+                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Serée</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legras</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chiron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093273v1</w:t>
+                <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208395v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Conde Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid biological control in arable crops via flower strips: The predominant role of food resources over diversity effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14495⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (12), pp.e10219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228874v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ground predation by invertebrates in crops: Camera observations clarify the relevance of aphid cards and coleopteran sentinel prey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">BioAuxNet : Reconnaissance de la faune nocturne vivant au sol à l'aide d'un réseau neuronal convolutionnel à régions masquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Sohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2023.07.002⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175284v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aphid biological control in arable crops via flower strips: The predominant role of food resources over diversity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (10), pp.2118-2131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00870-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039060v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-field floral resources have the potential to increase parasitism rates in winter oilseed rape pests more than resources at field margins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Évaluation et valorisation de la biodiversité et des services rendus par les bandes fleuries en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Swiderski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Le Rasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108288⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.40.7321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919869v1</w:t>
+                <w:t xml:space="preserve">hal-04087669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et valorisation de la biodiversité et des services rendus par les bandes fleuries en grandes cultures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixtine Le Rasle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.40.7321⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00870-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087669v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial assemblage characteristics determine the functional dynamics of flower‐strip plant communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Within-field floral resources have the potential to increase parasitism rates in winter oilseed rape pests more than resources at field margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9435⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.108288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822367v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing ground predation by invertebrates in crops: Camera observations clarify the relevance of aphid cards and coleopteran sentinel prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.111 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2023.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03725152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower strips, crop management and landscape composition effects on two aphid species and their natural enemies in faba bean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Initial assemblage characteristics determine the functional dynamics of flower‐strip plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107902⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.e9435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995157v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des bandes fleuries sur la régulation des bioagresseurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03758291v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-site experiment to test biocontrol effects of wildflower strips in different French climate zones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flower strips, crop management and landscape composition effects on two aphid species and their natural enemies in faba bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.04.003⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 331, pp.107902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725154v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitaliser les connaissances avec les acteurs pour concevoir des systèmes agroécologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact des bandes fleuries sur la régulation des bioagresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 751, pp.39-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446626v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pitfall traps and sampling effort to choose to evaluate cropping system effects on spider and carabid assemblages?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-site experiment to test biocontrol effects of wildflower strips in different French climate zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ee/nvaa145⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328550v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multitrophic interactions in oilseed rape fields reveals the prevailing role of Carabidae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Capitaliser les connaissances avec les acteurs pour concevoir des systèmes agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8229⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/cca118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995189v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hump-shaped effect of plant functional diversity on the biological control of a multi-species pest community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Which pitfall traps and sampling effort to choose to evaluate cropping system effects on spider and carabid assemblages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-01160-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.256 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvaa145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428843v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of weed and crop species to shading. How to predict their morphology and plasticity from species traits and ecological indexes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring multitrophic interactions in oilseed rape fields reveals the prevailing role of Carabidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Strbik</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126158⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.15377-15388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148272v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mélanges fleuris optimisés pour un service agroécologique amélioré</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hump-shaped effect of plant functional diversity on the biological control of a multi-species pest community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/2gtv-ze42⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.article number 21635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-01160-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205849v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of weed and crop species to shading: Which parameters explain weed impacts on crop production?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The response of weed and crop species to shading. How to predict their morphology and plasticity from species traits and ecological indexes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 238, pp.45-55. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.126158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367973v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pitfall traps and sampling efforts should be used to evaluate the effects of cropping systems on the taxonomic and functional composition of arthropod communities?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des mélanges fleuris optimisés pour un service agroécologique amélioré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josépha Guenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3468920⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.359-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/2gtv-ze42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872077v1</w:t>
+                <w:t xml:space="preserve">hal-03205849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALLIANCE: Amélioration des performances écologiques et économiques par association de plantes de services légumineuses dans des systèmes de grandes cultures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Which pitfall traps and sampling efforts should be used to evaluate the effects of cropping systems on the taxonomic and functional composition of arthropod communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/BJQLLK⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3468920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622054v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une caméra pour mettre en évidence la prédation des insectes à la surface du sol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The response of weed and crop species to shading: Which parameters explain weed impacts on crop production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328579v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre les ravageurs: des auxiliaires sous surveillance rapprochée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ALLIANCE: Amélioration des performances écologiques et économiques par association de plantes de services légumineuses dans des systèmes de grandes cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Canard</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.349-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/BJQLLK⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952329v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding plant–arthropod interactions in multitrophic communities to improve conservation biological control: useful traits and metrics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une caméra pour mettre en évidence la prédation des insectes à la surface du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Teulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.31-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01778315v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Understanding plant–arthropod interactions in multitrophic communities to improve conservation biological control: useful traits and metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.943-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-018-0958-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01528844v1</w:t>
+                <w:t xml:space="preserve">hal-01778315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lutte contre les ravageurs: des auxiliaires sous surveillance rapprochée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Teulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 461, pp.54-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622667v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Froger</w:t>
+                <w:t xml:space="preserve">Safia Mediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.158-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652930v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+                <w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547815v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do seed and seedling traits influence germination and emergence parameters in crop species? A comparative analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960258516000210⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01587819v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec GARGAMEL, les bandes fleuries sont esthétiques et utiles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536644v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis and evaluation of a complex, multi-specific weed dynamics model with diverse and incomplete data sets</w:t>
+                <w:t xml:space="preserve">How do seed and seedling traits influence germination and emergence parameters in crop species? A comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.020⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (04), pp.317 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258516000210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533950v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much of seed dormancy in weeds can be related to seed traits?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avec GARGAMEL, les bandes fleuries sont esthétiques et utiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 232, pp.30-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01588957v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of models for multicriteria evaluation and multiobjective design of cropping systems for managing weeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis and evaluation of a complex, multi-specific weed dynamics model with diverse and incomplete data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien H.M. Guyot</w:t>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12112⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.184-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173349v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant trait-digestibility relationships across management and climate gradients in permanent grasslands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How much of seed dormancy in weeds can be related to seed traits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (1), pp.14 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01093520v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling early growth under different sowing conditions: A tool to predict variations in intercrop early stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of models for multicriteria evaluation and multiobjective design of cropping systems for managing weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Fayaud</w:t>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Coste</w:t>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien H.M. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.009⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (6), pp.541 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004746v1</w:t>
+                <w:t xml:space="preserve">hal-01173349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing of base temperatures and base water potentials for germination of weeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">Plant trait-digestibility relationships across management and climate gradients in permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (5), pp.1207-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868344v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing potential germination period of weeds with base temperatures and base water potentials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling early growth under different sowing conditions: A tool to predict variations in intercrop early stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Fayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12000⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (Part B), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538755v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dynamics and emergence of a multispecies weed seed bank with species traits</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing of base temperatures and base water potentials for germination of weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (53), pp.76-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650763v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of germination rates of weed species: Relationships between germination speed parameters and species traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing potential germination period of weeds with base temperatures and base water potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.10.005⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (1), pp.76 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647442v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of seed depth and soil aggregates on the emergence of weeds with contrasting seed traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling the dynamics and emergence of a multispecies weed seed bank with species traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne C. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2009.00757.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 240, pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664979v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of key parameters for weed population dynamics models: base temperature and base water potential for germination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prediction of germination rates of weed species: Relationships between germination speed parameters and species traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2009.09.006⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (3), pp.626-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869362v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed mortality in the soil is related to seed coat thickness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of seed depth and soil aggregates on the emergence of weeds with contrasting seed traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960258510000255⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (2), pp.91 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2009.00757.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455968v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed mortality in the soil is related to seed coat thickness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation of key parameters for weed population dynamics models: base temperature and base water potential for germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0960258510000255⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.162 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2009.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335838v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to choose model weed species for analysing the emergence processes in cropping systems? A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed mortality in the soil is related to seed coat thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R. Mannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.243 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258510000255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653381v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which model species for weed seedbank and emergence studies? A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seed mortality in the soil is related to seed coat thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R Mannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2008.00683.x⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.243 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0960258510000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662658v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to choose model weed species for analysing the emergence processes in cropping systems? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.117-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which model species for weed seedbank and emergence studies? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (2), pp.117-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2008.00683.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La modélisation au service de l'évaluation et de la conception des systèmes de cultures intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.61-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/f6dm-2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel indicateur de pollinisation fondé sur les données de rendement des cultures, déployable de la parcelle à la France entière</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhancing carabid beetle populations: insights from an agroecological experiment at landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième séminaire : Indicateurs de biodiversité et action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">IOBC-WPRS/Working group “Landscape Management for Functional Biodiversity (LMFB)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319163v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of flower strips for field spider communities in a biodiversity-based agroecological system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un nouvel indicateur de pollinisation fondé sur les données de rendement des cultures, déployable de la parcelle à la France entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meetings of IOBC-Working Group Landscape management for functional biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Troisième séminaire : Indicateurs de biodiversité et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604492v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'agencement spatio-temporel des systèmes agroécologiques sur la structure et la composition fonctionnelle des communautés d'araignées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The role of flower strips for field spider communities in a biodiversity-based agroecological system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Meetings of IOBC-Working Group Landscape management for functional biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446156v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la contribution des invertébrés épigés à la prédation des ravageurs à la surface du sol?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effet de l'agencement spatio-temporel des systèmes agroécologiques sur la structure et la composition fonctionnelle des communautés d'araignées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomo2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'entomologie, Jul 2023, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">XIèmes journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446826v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels prédateurs et quelles communautés épigées sont associées à la prédation à la surface du sol?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelle est la contribution des invertébrés épigés à la prédation des ravageurs à la surface du sol?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fabarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Entomo2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'entomologie, Jul 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446111v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal effect of agroecological farm implementation on spider communities and their biological regulation potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of pollination service indicators at agricultural landscape level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quels prédateurs et quelles communautés épigées sont associées à la prédation à la surface du sol?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James Desaegher</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fabarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE² GfÖ EEF. Joint meeting, International Conference on Ecological Sciences. Ecology and Evolution: New perspectives and societal challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France. pp.00358</w:t>
+              <w:t xml:space="preserve">11. Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084454v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing biodiversity in fields and their surroundings to promote biological regulation and reduce the use of pesticides : illustrations in arable crops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+                <w:t xml:space="preserve">Evaluation and comparison of pollination service indicators at agricultural landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">SFE² GfÖ EEF. Joint meeting, International Conference on Ecological Sciences. Ecology and Evolution: New perspectives and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France. pp.00358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471107v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing knowledge to support the design of pesticide-free strategies to control Bruchus spp. on lentil and faba bean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
+                <w:t xml:space="preserve">Introducing biodiversity in fields and their surroundings to promote biological regulation and reduce the use of pesticides : illustrations in arable crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA), Aug 2022, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295475v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the spatio-temporal arrangement of agroecological cropping systems on generalist predators and biological regulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capitalizing knowledge to support the design of pesticide-free strategies to control Bruchus spp. on lentil and faba bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">ESA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA), Aug 2022, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981819v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of the spatio-temporal arrangement of agroecological cropping systems on generalist predators and biological regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471154v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the integration of different agricultural techniques, and bottom-up and top-down regulations, foster crop protection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini Paschalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of perennial flower strips on the parasitism of oilseed rape pests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471174v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unearthing the effect of cropping systems on soil biodiversity: indicators to describe disturbances caused by agricultural practices Oral</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Vieublé Gonod</w:t>
+                <w:t xml:space="preserve">Effects of perennial flower strips on the parasitism of oilseed rape pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting international conference on ecological sciences. Ecology and evolution : new perspectives and societal challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471013v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid conservation biological control in arable crops via flower strips: the predominant role of plant resources over diversity effects Oral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Unearthing the effect of cropping systems on soil biodiversity: indicators to describe disturbances caused by agricultural practices Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vieublé Gonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting international conference on ecological sciences. Ecology and Evolution : New perspectives and societal challenges</w:t>
+              <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting international conference on ecological sciences. Ecology and evolution : new perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470987v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do birds disrupt biological control on oilseed rape herbivores by modifying arthropod trophic networks?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphid conservation biological control in arable crops via flower strips: the predominant role of plant resources over diversity effects Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Organisation of Biological Control congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting international conference on ecological sciences. Ecology and Evolution : New perspectives and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471241v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Do birds disrupt biological control on oilseed rape herbivores by modifying arthropod trophic networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Organisation of Biological Control congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543654v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que semer dans une bande fleurie pour obtenir des communautés végétales pérennes à forte diversité fonctionnelle?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEGEPHYL 12ème conférence internationale sur les ravageurs et auxiliaires en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474224v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels traits des cultures et des adventices expliquent la perte de rendement due à la compétition pour la lumière ?</w:t>
+                <w:t xml:space="preserve">Que semer dans une bande fleurie pour obtenir des communautés végétales pérennes à forte diversité fonctionnelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">VEGEPHYL 12ème conférence internationale sur les ravageurs et auxiliaires en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736129v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des mélanges sur les cultures adjacentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quels traits des cultures et des adventices expliquent la perte de rendement due à la compétition pour la lumière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dugné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du projet « Mélanges utiles aux systèmes de culture et auxiliaires pour favoriser une réduction des intrants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483271v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effets des mélanges sur les cultures adjacentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du projet « Mélanges utiles aux systèmes de culture et auxiliaires pour favoriser une réduction des intrants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474236v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of weed and crop species to shading: measurement and prediction from traits</w:t>
+                <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS), Jun 2018, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">SFEcologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733582v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The response of weed and crop species to shading: measurement and prediction from traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS), Jun 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474233v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of weed and crop species to shading: measurement and prediction from traits</w:t>
+                <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA., Aug 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734525v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The response of weed and crop species to shading: measurement and prediction from traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA., Aug 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738010v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des plantes sauvages en bordure des parcelles dans la régulation des ravageurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738356v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does plant functional composition in flower strips promote functional composition of carabid communities and weed predation in the adjacent rapeseed crop?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le rôle des plantes sauvages en bordure des parcelles dans la régulation des ravageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Odorizzi dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592220v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Does plant functional composition in flower strips promote functional composition of carabid communities and weed predation in the adjacent rapeseed crop?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603919v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795988v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le rôle de la diversité fonctionnelle des bandes fleuries sur les communautés d'invertébrés du sol et les fonctions écologiques dans les cultures de colza ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593206v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Quel est le rôle de la diversité fonctionnelle des bandes fleuries sur les communautés d'invertébrés du sol et les fonctions écologiques dans les cultures de colza ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739727v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zwicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173324v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des modèles pour l'évaluation multicritère et la conception multi-objectif de systèmes de culture pour la gestion des adventices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guyot</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
+              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173295v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dormancy and longevity of soil-buried weed seeds : from examples to generalization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le rôle des modèles pour l'évaluation multicritère et la conception multi-objectif de systèmes de culture pour la gestion des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI. International Weed Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173284v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longévité et dormance de semences enfouies dans le sol chez deux espèces adventices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dormancy and longevity of soil-buried weed seeds : from examples to generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Life 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">VI. International Weed Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849161v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Longévité et dormance de semences enfouies dans le sol chez deux espèces adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Artificial Life 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Paris (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of seed traits on weed seedbank dynamics in response to seed depth and soil structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne C. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Meeting on Vegetation Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Oldenburg, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11579,845 +11968,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting natural pest control in arable farming: a long term agroecological experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bieslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd GfÖ annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a vision and image analysis system to evaluate the natural regulation of crop pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIrd International Symposium on Mechanization, Precision Horticulture, and Robotics: Precision and Digital Horticulture in Field Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. Acta Horticulturae, 1360, pp.85-90, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do local habitat characteristics influence the population of cabbage stem flea beetle larvae in oilseed rape fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips increase natural enemy abundances: experimental evidence across French agricultural fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d’Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joining effects and response traits in biological network to analyse the provision of goods and services by biodiversity (jenny)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques annuelles BASC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed spillage from grain trailers on road verges during oilseed rape harvest: an experimental survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Réunion Annuelle du Groupe d’Etude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field boundary: an atypic area and flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE annual conference : "Landscape Ecology and Conservation", 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cambridge, United Kingdom. 1p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12427,1434 +12816,1434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre des plantes de services : une grande diversité de modes d’insertion et de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ravageurs des cultures en ACS</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
+                <w:t xml:space="preserve">Des plantes multiservices ou combinées pour un multiservice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
+              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660597v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles plantes pour quels services : comment choisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dijan-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plantes multiservices ou combinées pour un multiservice.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
+                <w:t xml:space="preserve">Gestion des ravageurs des cultures en ACS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782759239788</w:t>
+              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815200v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et modèles pour aider à la mise en œuvre des plantes de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services : Vers de nouveaux agroécosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ravageurs des cultures en agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Waligora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-214, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the persistence of weed populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Storkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Milne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anil Shrestha; David R. Clements; Mahesh K. Upadhyaya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persistence strategies of weeds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9781119525608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119525622.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des modalités de préparation des sols et de semis sur la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir l'implantation des cultures: Enjeux agroécologiques, itinéraires techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Savoir Faire (Quae), EAN 9782759229550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination, levée, début de croissance : les bases biophysiques de l'implantation des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boiffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae; Arvalis - Institut du végétal, pp.37-63, 2020, Savoir faire, 978-2-7592-2955-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former et transmettre les connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becker N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Deguine; Caroline Gloanec; Philippe Laurent; Alain Ratnadass; Jean-Noël Aubertot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Savoir Faire, 9782759224128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13864,104 +14253,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que l'agroécologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13971,143 +14360,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNABIO : Dynamique de la biodiversité des sols et des services associés dans des systèmes de culture en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelosi Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Chassain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14117,114 +14506,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la levée des adventices à partir de relations fonctionnelles utilisant les traits des espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId410"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14371,51 +14760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chery-Lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04906415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105700" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art27" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chassain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108854" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04598246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sohbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Teul&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Serr&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110537" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103644" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art09" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04228874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14495" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2023.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Le Rasle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7321" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03822367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9435" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03758291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pollier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.04.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cca118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03428843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01160-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126158" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giffard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Guenser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2gtv-ze42" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02367973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3468920" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leclercq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01778315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0958-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587819v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258516000210" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z5W9F5QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardarin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12121" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/551F4A36A83C54761BDEA5FF746AC520A4345B43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H.M. Guyot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12112" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004746v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Fayaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Coste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Gardarin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STD8T3LD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12000" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0W5VCQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650763v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM5QX5FJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFMC3SX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2009.00757.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJ26147-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.09.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCS90T7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455968v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Mannino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000255" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03335838v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Mannino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258510000255" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653381v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2008.00683.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XHJDPG4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6dm-2939" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604492v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446156v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446826v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fabarez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gandara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471107v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981819v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471174v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471013v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chassain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joimel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbottin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470987v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugn&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483271v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474236v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733582v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474233v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734525v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592220v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173295v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darmency" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813709v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ricard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sentenac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.11" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795104v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806665v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819335v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815217v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dijan-Caporalino" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815230v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817813v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Colbach" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119525622.ch9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119525622.ch9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790064v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229550/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144508v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593715v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Jeanne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sarthou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker N" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357026v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04933235v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelosi C&#233;line" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818000v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chassain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Carville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol111-art01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chery-Lagrange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04906415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105700" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108854" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guerin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art27" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04598246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sohbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Teul&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Serr&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110537" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art09" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04228874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Le Rasle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7321" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2023.07.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03822367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9435" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03758291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.04.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446626v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cca118" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa145" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03428843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01160-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126158" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giffard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Guenser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2gtv-ze42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3468920" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02367973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328579v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01778315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0958-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leclercq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258516000210" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z5W9F5QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533950v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardarin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12121" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/551F4A36A83C54761BDEA5FF746AC520A4345B43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H.M. Guyot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12112" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004746v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Fayaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Coste" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Gardarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STD8T3LD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538755v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12000" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0W5VCQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650763v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM5QX5FJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFMC3SX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2009.00757.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJ26147-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.09.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCS90T7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455968v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Mannino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000255" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03335838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Mannino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258510000255" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653381v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662658v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2008.00683.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XHJDPG4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662013v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6dm-2939" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566208v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Triquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319163v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fabarez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317293v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446111v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084454v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gandara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471174v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471013v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chassain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joimel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbottin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470987v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474224v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736129v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733582v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734525v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738356v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593206v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173295v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173284v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darmency" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813709v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483336v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ricard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sentenac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.11" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795104v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806665v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819335v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815217v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815211v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dijan-Caporalino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815230v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817813v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Colbach" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119525622.ch9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119525622.ch9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790064v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229550/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144508v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593715v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Jeanne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sarthou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker N" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357026v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04933235v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelosi C&#233;line" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818000v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>