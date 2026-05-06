--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -66,7707 +66,7837 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-field flower strips effect on Collembola assemblages over time</w:t>
+                <w:t xml:space="preserve">Une méthode accessible pour évaluer la pollinisation animale des cultures, déployable de la parcelle à la France entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Chassain</w:t>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vieublé-Gonod</w:t>
+                <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Artru</w:t>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Carville</w:t>
+                <w:t xml:space="preserve">Thibault Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 114, pp.151109. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 111, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol111-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545807v1</w:t>
+                <w:t xml:space="preserve">hal-05566929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode accessible pour évaluer la pollinisation animale des cultures, déployable de la parcelle à la France entière</w:t>
+                <w:t xml:space="preserve">Within-field flower strips effect on Collembola assemblages over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Accatino</w:t>
+                <w:t xml:space="preserve">Juliette Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Desaegher</w:t>
+                <w:t xml:space="preserve">Laure Vieublé-Gonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
+                <w:t xml:space="preserve">Maxime Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gandara</w:t>
+                <w:t xml:space="preserve">Olivier de Carville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 111, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 114, pp.151109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol111-art01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566929v1</w:t>
+                <w:t xml:space="preserve">hal-05545807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization and spatiotemporal distribution of bruchid pests in lentil and faba bean fields</w:t>
+                <w:t xml:space="preserve">Pesticide-free fields under minimum tillage and flower strips enhance carabid beetles and spiders through increased overwintering and spill over processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tricault</w:t>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissandre Gabet</w:t>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 15 p. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 400, pp.110250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.70679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526495v1</w:t>
+                <w:t xml:space="preserve">hal-05587920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in heterotrophic seedling growth parameters of 28 plant species and their relationships with seed traits</w:t>
+                <w:t xml:space="preserve">Colonization and spatiotemporal distribution of bruchid pests in lentil and faba bean fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Soltani</w:t>
+                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Maleki</w:t>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Mélissandre Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236, pp.106170. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.70679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094244v1</w:t>
+                <w:t xml:space="preserve">hal-05526495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gandara</w:t>
+                <w:t xml:space="preserve">Do semi-natural habitats enhance overwintering of generalist predators in arable cropping systems? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.105700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132267v2</w:t>
+                <w:t xml:space="preserve">hal-04906415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grosse altise du colza : limiter les larves et les risques associés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.109747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148706v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
+                <w:t xml:space="preserve">Variations in heterotrophic seedling growth parameters of 28 plant species and their relationships with seed traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.106170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696500v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do semi-natural habitats enhance overwintering of generalist predators in arable cropping systems? A meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bannwart</w:t>
+                <w:t xml:space="preserve">Grosse altise du colza : limiter les larves et les risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 781, pp.8-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906415v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of practice intensity unearth the effects of cropping systems on soil mesofauna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chassain</w:t>
+                <w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Joimel</w:t>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 362, pp.108854. </w:t>
+              <w:t xml:space="preserve">, 2025, 377, pp.109280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653497v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MIRAGE : Mise au point d'un système de vision et d'analyse de l'activité des arthropodes prédateurs en vue de quantifier leur rôle dans la régulation naturelle des insectes ravageurs des cultures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlike woodland edges, flower strips do not act as a refuge for cabbage stem flea beetle aestivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art27⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (5), pp.2325-2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616143v1</w:t>
+                <w:t xml:space="preserve">hal-04126508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildflower strips of 2.5-year-old promote earthworms and enchytraeids (Annelida, Oligochaeta) in arable fields</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet MIRAGE : Mise au point d'un système de vision et d'analyse de l'activité des arthropodes prédateurs en vue de quantifier leur rôle dans la régulation naturelle des insectes ravageurs des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Masquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103644⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.401-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623177v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset of ground-dwelling nocturnal fauna for object detection and classification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicators of practice intensity unearth the effects of cropping systems on soil mesofauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vieublé-Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110537⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.108854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04598246v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlike woodland edges, flower strips do not act as a refuge for cabbage stem flea beetle aestivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Pigot</w:t>
+                <w:t xml:space="preserve">Wildflower strips of 2.5-year-old promote earthworms and enchytraeids (Annelida, Oligochaeta) in arable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.7558⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122, pp.103644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126508v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dataset of ground-dwelling nocturnal fauna for object detection and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Sohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Teulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
+                <w:t xml:space="preserve">Lola Serrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03934002v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Within-field floral resources have the potential to increase parasitism rates in winter oilseed rape pests more than resources at field margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.108288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093273v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing ground predation by invertebrates in crops: Camera observations clarify the relevance of aphid cards and coleopteran sentinel prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.111 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2023.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04056486v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Évaluation et valorisation de la biodiversité et des services rendus par les bandes fleuries en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Swiderski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Le Rasle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.40.7321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208395v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioAuxNet : Reconnaissance de la faune nocturne vivant au sol à l'aide d'un réseau neuronal convolutionnel à régions masquées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Barbu</w:t>
+                <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, 10 p. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00870-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446651v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid biological control in arable crops via flower strips: The predominant role of food resources over diversity effects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14495⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228874v1</w:t>
+                <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et valorisation de la biodiversité et des services rendus par les bandes fleuries en grandes cultures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioAuxNet : Reconnaissance de la faune nocturne vivant au sol à l'aide d'un réseau neuronal convolutionnel à régions masquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Sohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.40.7321⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087669v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Bellone</w:t>
+                <w:t xml:space="preserve">People prefer arable fields and flower strips with continuous soil cover and diversified vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00870-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-14098-280209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039060v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-field floral resources have the potential to increase parasitism rates in winter oilseed rape pests more than resources at field margins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Conde Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108288⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03919869v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ground predation by invertebrates in crops: Camera observations clarify the relevance of aphid cards and coleopteran sentinel prey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2023.07.002⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (12), pp.e10219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175284v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial assemblage characteristics determine the functional dynamics of flower‐strip plant communities</w:t>
+                <w:t xml:space="preserve">Aphid biological control in arable crops via flower strips: The predominant role of food resources over diversity effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (10), pp.2118-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822367v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
+                <w:t xml:space="preserve">Initial assemblage characteristics determine the functional dynamics of flower‐strip plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.e9435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03725152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower strips, crop management and landscape composition effects on two aphid species and their natural enemies in faba bean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107902⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03995157v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des bandes fleuries sur la régulation des bioagresseurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flower strips, crop management and landscape composition effects on two aphid species and their natural enemies in faba bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 331, pp.107902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758291v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-site experiment to test biocontrol effects of wildflower strips in different French climate zones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Tricault</w:t>
+                <w:t xml:space="preserve">Impact des bandes fleuries sur la régulation des bioagresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 751, pp.39-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725154v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitaliser les connaissances avec les acteurs pour concevoir des systèmes agroécologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-site experiment to test biocontrol effects of wildflower strips in different French climate zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Quinio</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Salazar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/cca118⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446626v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pitfall traps and sampling effort to choose to evaluate cropping system effects on spider and carabid assemblages?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capitaliser les connaissances avec les acteurs pour concevoir des systèmes agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ee/nvaa145⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/cca118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328550v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multitrophic interactions in oilseed rape fields reveals the prevailing role of Carabidae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which pitfall traps and sampling effort to choose to evaluate cropping system effects on spider and carabid assemblages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8229⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.256 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvaa145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995189v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hump-shaped effect of plant functional diversity on the biological control of a multi-species pest community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring multitrophic interactions in oilseed rape fields reveals the prevailing role of Carabidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-01160-2⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.15377-15388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428843v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of weed and crop species to shading. How to predict their morphology and plasticity from species traits and ecological indexes?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hump-shaped effect of plant functional diversity on the biological control of a multi-species pest community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126158⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.article number 21635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-01160-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148272v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mélanges fleuris optimisés pour un service agroécologique amélioré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The response of weed and crop species to shading. How to predict their morphology and plasticity from species traits and ecological indexes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Warlop</w:t>
+                <w:t xml:space="preserve">François Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gibert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Josépha Guenser</w:t>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/2gtv-ze42⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.126158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205849v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pitfall traps and sampling efforts should be used to evaluate the effects of cropping systems on the taxonomic and functional composition of arthropod communities?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des mélanges fleuris optimisés pour un service agroécologique amélioré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josépha Guenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3468920⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.359-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/2gtv-ze42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872077v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of weed and crop species to shading: Which parameters explain weed impacts on crop production?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une caméra pour mettre en évidence la prédation des insectes à la surface du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Teulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.31-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02367973v1</w:t>
+                <w:t xml:space="preserve">hal-03328579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALLIANCE: Amélioration des performances écologiques et économiques par association de plantes de services légumineuses dans des systèmes de grandes cultures.</w:t>
+                <w:t xml:space="preserve">The response of weed and crop species to shading: Which parameters explain weed impacts on crop production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lorin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71, pp.349-365. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.45-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/BJQLLK⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622054v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une caméra pour mettre en évidence la prédation des insectes à la surface du sol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which pitfall traps and sampling efforts should be used to evaluate the effects of cropping systems on the taxonomic and functional composition of arthropod communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3468920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328579v1</w:t>
+                <w:t xml:space="preserve">hal-02872077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding plant–arthropod interactions in multitrophic communities to improve conservation biological control: useful traits and metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALLIANCE: Amélioration des performances écologiques et économiques par association de plantes de services légumineuses dans des systèmes de grandes cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-018-0958-0⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.349-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/BJQLLK⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01778315v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les ravageurs: des auxiliaires sous surveillance rapprochée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Teulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 461, pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding plant–arthropod interactions in multitrophic communities to improve conservation biological control: useful traits and metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.943-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-018-0958-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01528844v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Verret</w:t>
+                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622667v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fried</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547815v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+                <w:t xml:space="preserve">Safia Mediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Froger</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.158-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652930v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do seed and seedling traits influence germination and emergence parameters in crop species? A comparative analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Coste</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960258516000210⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587819v1</w:t>
+                <w:t xml:space="preserve">hal-02622667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec GARGAMEL, les bandes fleuries sont esthétiques et utiles</w:t>
+                <w:t xml:space="preserve">How do seed and seedling traits influence germination and emergence parameters in crop species? A comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (04), pp.317 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258516000210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536644v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis and evaluation of a complex, multi-specific weed dynamics model with diverse and incomplete data sets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avec GARGAMEL, les bandes fleuries sont esthétiques et utiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 232, pp.30-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533950v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much of seed dormancy in weeds can be related to seed traits?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty analysis and evaluation of a complex, multi-specific weed dynamics model with diverse and incomplete data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gardarin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55 (1), pp.14 - 25. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.184-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01588957v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of models for multicriteria evaluation and multiobjective design of cropping systems for managing weeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">How much of seed dormancy in weeds can be related to seed traits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 54 (6), pp.541 - 555. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12112⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 55 (1), pp.14 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173349v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant trait-digestibility relationships across management and climate gradients in permanent grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of models for multicriteria evaluation and multiobjective design of cropping systems for managing weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Garnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Sébastien H.M. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12293⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (6), pp.541 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093520v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling early growth under different sowing conditions: A tool to predict variations in intercrop early stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Fayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Fayaud</w:t>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Coste</w:t>
+                <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne C. Durr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (Part B), pp.180-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing of base temperatures and base water potentials for germination of weeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant trait-digestibility relationships across management and climate gradients in permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (5), pp.1207-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868344v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing potential germination period of weeds with base temperatures and base water potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Assessing of base temperatures and base water potentials for germination of weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 53 (1), pp.76 - 87. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 1 (53), pp.76-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538755v1</w:t>
+                <w:t xml:space="preserve">hal-01868344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dynamics and emergence of a multispecies weed seed bank with species traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing potential germination period of weeds with base temperatures and base water potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 240, pp.123-138. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (1), pp.76 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650763v1</w:t>
+                <w:t xml:space="preserve">hal-01538755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of germination rates of weed species: Relationships between germination speed parameters and species traits</w:t>
+                <w:t xml:space="preserve">Modeling the dynamics and emergence of a multispecies weed seed bank with species traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne C. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 222 (3), pp.626-636. </w:t>
+              <w:t xml:space="preserve">, 2012, 240, pp.123-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647442v1</w:t>
+                <w:t xml:space="preserve">hal-02650763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of seed depth and soil aggregates on the emergence of weeds with contrasting seed traits</w:t>
+                <w:t xml:space="preserve">Prediction of germination rates of weed species: Relationships between germination speed parameters and species traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne C. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (2), pp.91 - 101. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (3), pp.626-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2009.00757.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664979v1</w:t>
+                <w:t xml:space="preserve">hal-02647442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of key parameters for weed population dynamics models: base temperature and base water potential for germination</w:t>
+                <w:t xml:space="preserve">Effects of seed depth and soil aggregates on the emergence of weeds with contrasting seed traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (2), pp.162 - 168. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (2), pp.91 - 101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2009.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2009.00757.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869362v1</w:t>
+                <w:t xml:space="preserve">hal-02664979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed mortality in the soil is related to seed coat thickness</w:t>
+                <w:t xml:space="preserve">Estimation of key parameters for weed population dynamics models: base temperature and base water potential for germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960258510000255⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.162 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2009.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455968v1</w:t>
+                <w:t xml:space="preserve">hal-01869362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed mortality in the soil is related to seed coat thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria R Mannino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Maria R. Mannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20, pp.243 - 256. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.243 - 256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0960258510000255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960258510000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335838v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to choose model weed species for analysing the emergence processes in cropping systems? A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Seed mortality in the soil is related to seed coat thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R Mannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.243 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0960258510000255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653381v1</w:t>
+                <w:t xml:space="preserve">hal-03335838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which model species for weed seedbank and emergence studies? A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne C. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (2), pp.117-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2008.00683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to choose model weed species for analysing the emergence processes in cropping systems? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.117-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La modélisation au service de l'évaluation et de la conception des systèmes de cultures intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.61-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/f6dm-2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7776,4189 +7906,4189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing carabid beetle populations: insights from an agroecological experiment at landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS/Working group “Landscape Management for Functional Biodiversity (LMFB)”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel indicateur de pollinisation fondé sur les données de rendement des cultures, déployable de la parcelle à la France entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième séminaire : Indicateurs de biodiversité et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of flower strips for field spider communities in a biodiversity-based agroecological system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meetings of IOBC-Working Group Landscape management for functional biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'agencement spatio-temporel des systèmes agroécologiques sur la structure et la composition fonctionnelle des communautés d'araignées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes journées TEBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la contribution des invertébrés épigés à la prédation des ravageurs à la surface du sol?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fabarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomo2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'entomologie, Jul 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal effect of agroecological farm implementation on spider communities and their biological regulation potential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels prédateurs et quelles communautés épigées sont associées à la prédation à la surface du sol?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fabarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">11. Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317293v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels prédateurs et quelles communautés épigées sont associées à la prédation à la surface du sol?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal effect of agroecological farm implementation on spider communities and their biological regulation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446111v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of pollination service indicators at agricultural landscape level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphid conservation biological control in arable crops via flower strips: the predominant role of plant resources over diversity effects Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE² GfÖ EEF. Joint meeting, International Conference on Ecological Sciences. Ecology and Evolution: New perspectives and societal challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France. pp.00358</w:t>
+              <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting international conference on ecological sciences. Ecology and Evolution : New perspectives and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084454v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing biodiversity in fields and their surroundings to promote biological regulation and reduce the use of pesticides : illustrations in arable crops</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation and comparison of pollination service indicators at agricultural landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baux</w:t>
+                <w:t xml:space="preserve">T Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">SFE² GfÖ EEF. Joint meeting, International Conference on Ecological Sciences. Ecology and Evolution: New perspectives and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France. pp.00358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471107v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing knowledge to support the design of pesticide-free strategies to control Bruchus spp. on lentil and faba bean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing biodiversity in fields and their surroundings to promote biological regulation and reduce the use of pesticides : illustrations in arable crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Barot</w:t>
+                <w:t xml:space="preserve">A. Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA), Aug 2022, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295475v1</w:t>
+                <w:t xml:space="preserve">hal-04471107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the spatio-temporal arrangement of agroecological cropping systems on generalist predators and biological regulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capitalizing knowledge to support the design of pesticide-free strategies to control Bruchus spp. on lentil and faba bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">ESA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA), Aug 2022, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981819v1</w:t>
+                <w:t xml:space="preserve">hal-05295475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the integration of different agricultural techniques, and bottom-up and top-down regulations, foster crop protection?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Bellone</w:t>
+                <w:t xml:space="preserve">Effects of the spatio-temporal arrangement of agroecological cropping systems on generalist predators and biological regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Foteini Paschalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471053v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Effects of perennial flower strips on the parasitism of oilseed rape pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471154v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of perennial flower strips on the parasitism of oilseed rape pests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flower strips do not constitute an aestivation site for cabbage stem flea beetles, in contrast to woodland edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Organisation of Biological Control Meeting Working Group “Integrated Control in Oilseed Crops”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471174v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unearthing the effect of cropping systems on soil biodiversity: indicators to describe disturbances caused by agricultural practices Oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vieublé Gonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting international conference on ecological sciences. Ecology and evolution : new perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid conservation biological control in arable crops via flower strips: the predominant role of plant resources over diversity effects Oral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Gardarin</w:t>
+                <w:t xml:space="preserve">Does the integration of different agricultural techniques, and bottom-up and top-down regulations, foster crop protection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini Paschalidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting international conference on ecological sciences. Ecology and Evolution : New perspectives and societal challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">European scientific conference. Towards pesticide free agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470987v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do birds disrupt biological control on oilseed rape herbivores by modifying arthropod trophic networks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Serée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Organisation of Biological Control congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que semer dans une bande fleurie pour obtenir des communautés végétales pérennes à forte diversité fonctionnelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEGEPHYL 12ème conférence internationale sur les ravageurs et auxiliaires en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels traits des cultures et des adventices expliquent la perte de rendement due à la compétition pour la lumière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dugné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des mélanges sur les cultures adjacentes</w:t>
+                <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du projet « Mélanges utiles aux systèmes de culture et auxiliaires pour favoriser une réduction des intrants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483271v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The response of weed and crop species to shading: measurement and prediction from traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA., Aug 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474236v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of weed and crop species to shading: measurement and prediction from traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des mélanges sur les cultures adjacentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS), Jun 2018, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du projet « Mélanges utiles aux systèmes de culture et auxiliaires pour favoriser une réduction des intrants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733582v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of contrasted perennial flower strips on the parasitism of oilseed rape and faba bean herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">SFEcologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474233v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of weed and crop species to shading: measurement and prediction from traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA., Aug 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS), Jun 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734525v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des plantes sauvages en bordure des parcelles dans la régulation des ravageurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Odorizzi dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does plant functional composition in flower strips promote functional composition of carabid communities and weed predation in the adjacent rapeseed crop?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Quel est le rôle de la diversité fonctionnelle des bandes fleuries sur les communautés d'invertébrés du sol et les fonctions écologiques dans les cultures de colza ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592220v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Does plant functional composition in flower strips promote functional composition of carabid communities and weed predation in the adjacent rapeseed crop?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795988v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le rôle de la diversité fonctionnelle des bandes fleuries sur les communautés d'invertébrés du sol et les fonctions écologiques dans les cultures de colza ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593206v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des modèles pour l'évaluation multicritère et la conception multi-objectif de systèmes de culture pour la gestion des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dormancy and longevity of soil-buried weed seeds : from examples to generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI. International Weed Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longévité et dormance de semences enfouies dans le sol chez deux espèces adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Life 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of seed traits on weed seedbank dynamics in response to seed depth and soil structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne C. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Meeting on Vegetation Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Oldenburg, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11968,2282 +12098,2435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting natural pest control in arable farming: a long term agroecological experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bieslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd GfÖ annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a vision and image analysis system to evaluate the natural regulation of crop pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIrd International Symposium on Mechanization, Precision Horticulture, and Robotics: Precision and Digital Horticulture in Field Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. Acta Horticulturae, 1360, pp.85-90, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do local habitat characteristics influence the population of cabbage stem flea beetle larvae in oilseed rape fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips increase natural enemy abundances: experimental evidence across French agricultural fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d’Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joining effects and response traits in biological network to analyse the provision of goods and services by biodiversity (jenny)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques annuelles BASC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed spillage from grain trailers on road verges during oilseed rape harvest: an experimental survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Réunion Annuelle du Groupe d’Etude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field boundary: an atypic area and flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE annual conference : "Landscape Ecology and Conservation", 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cambridge, United Kingdom. 1p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing populations of bruchid pests in grain legumes: role of resource provisioning at field and landscape levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cayetano Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working Group “Landscape Management for Functional Biodiversity” : 11th Meeting at Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Avignon, France. 182, IOBC-WPRS, pp.97-101, 2026, IOBC-WPRS Bulletin, 978-92-9067-369-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre des plantes de services : une grande diversité de modes d’insertion et de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plantes multiservices ou combinées pour un multiservice.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
+                <w:t xml:space="preserve">Gestion des ravageurs des cultures en ACS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782759239788</w:t>
+              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815200v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles plantes pour quels services : comment choisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dijan-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ravageurs des cultures en ACS</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
+                <w:t xml:space="preserve">Des plantes multiservices ou combinées pour un multiservice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759239788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04660597v1</w:t>
+                <w:t xml:space="preserve">hal-04815200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et modèles pour aider à la mise en œuvre des plantes de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services : Vers de nouveaux agroécosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ravageurs des cultures en agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Waligora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-214, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the persistence of weed populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Storkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Milne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anil Shrestha; David R. Clements; Mahesh K. Upadhyaya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persistence strategies of weeds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9781119525608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119525622.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des modalités de préparation des sols et de semis sur la flore adventice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Germination, levée, début de croissance : les bases biophysiques de l'implantation des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boiffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir l'implantation des cultures: Enjeux agroécologiques, itinéraires techniques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Savoir Faire (Quae), EAN 9782759229550</w:t>
+              <w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae; Arvalis - Institut du végétal, pp.37-63, 2020, Savoir faire, 978-2-7592-2955-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790064v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination, levée, début de croissance : les bases biophysiques de l'implantation des cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+                <w:t xml:space="preserve">Effets des modalités de préparation des sols et de semis sur la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae; Arvalis - Institut du végétal, pp.37-63, 2020, Savoir faire, 978-2-7592-2955-0</w:t>
+              <w:t xml:space="preserve">Réussir l'implantation des cultures: Enjeux agroécologiques, itinéraires techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Savoir Faire (Quae), EAN 9782759229550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144508v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former et transmettre les connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becker N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Deguine; Caroline Gloanec; Philippe Laurent; Alain Ratnadass; Jean-Noël Aubertot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Savoir Faire, 9782759224128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14253,104 +14536,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que l'agroécologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14360,143 +14643,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNABIO : Dynamique de la biodiversité des sols et des services associés dans des systèmes de culture en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelosi Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chassain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14506,114 +14789,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la levée des adventices à partir de relations fonctionnelles utilisant les traits des espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine A. Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId410"/>
+      <w:footerReference w:type="default" r:id="rId415"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14760,51 +15043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chassain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Carville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol111-art01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chery-Lagrange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04906415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105700" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108854" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guerin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art27" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04598246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sohbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Teul&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Serr&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110537" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art09" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04228874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Le Rasle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7321" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2023.07.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03822367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9435" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03758291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.04.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446626v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cca118" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa145" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03428843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01160-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126158" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giffard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Guenser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2gtv-ze42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3468920" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02367973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328579v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01778315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0958-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leclercq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258516000210" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z5W9F5QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533950v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardarin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12121" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/551F4A36A83C54761BDEA5FF746AC520A4345B43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H.M. Guyot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12112" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004746v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Fayaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Coste" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Gardarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STD8T3LD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538755v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12000" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0W5VCQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650763v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM5QX5FJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFMC3SX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2009.00757.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJ26147-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.09.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCS90T7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455968v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Mannino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000255" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03335838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Mannino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258510000255" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653381v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662658v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2008.00683.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XHJDPG4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662013v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6dm-2939" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566208v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Triquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319163v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fabarez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317293v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446111v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084454v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gandara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471174v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471013v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chassain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joimel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbottin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470987v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474224v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736129v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733582v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734525v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738356v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593206v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173295v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173284v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darmency" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813709v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483336v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ricard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sentenac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.11" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795104v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806665v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819335v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815217v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815211v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dijan-Caporalino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815230v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817813v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Colbach" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119525622.ch9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119525622.ch9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790064v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229550/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144508v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593715v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Jeanne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sarthou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker N" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357026v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04933235v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelosi C&#233;line" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818000v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol111-art01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chassain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Carville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chery-Lagrange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70679" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04906415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04126508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guerin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103644" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04598246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sohbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Teul&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Serr&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110537" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2023.07.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Le Rasle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7321" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art09" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04093273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-14098-280209" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04228874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14495" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03822367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9435" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03758291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pollier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446626v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cca118" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa145" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03428843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01160-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126158" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205849v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giffard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Guenser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2gtv-ze42" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03328579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02367973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3468920" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leclercq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01778315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0958-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587819v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258516000210" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z5W9F5QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardarin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12121" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/551F4A36A83C54761BDEA5FF746AC520A4345B43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H.M. Guyot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Fayaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Coste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Gardarin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STD8T3LD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01538755v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12000" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0W5VCQ9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM5QX5FJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647442v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFMC3SX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664979v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2009.00757.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJ26147-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869362v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.09.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCS90T7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Mannino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000255" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03335838v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Mannino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258510000255" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662658v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2008.00683.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XHJDPG4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653381v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6dm-2939" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566208v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Triquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319163v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446826v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fabarez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446111v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470987v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084454v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gandara" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471107v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981819v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471154v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chassain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joimel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbottin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736129v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734525v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483271v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474236v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733582v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738356v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593206v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592220v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173295v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173284v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849161v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darmency" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813709v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483336v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ricard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sentenac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.11" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483288v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795104v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806665v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819335v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590192v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayetano Herrera" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815217v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815211v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dijan-Caporalino" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815230v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03817813v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Colbach" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119525622.ch9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119525622.ch9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144508v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790064v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229550/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593715v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Jeanne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sarthou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker N" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357026v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04933235v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelosi C&#233;line" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818000v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>