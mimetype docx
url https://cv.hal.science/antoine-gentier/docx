--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -208,226 +208,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lemennicier (1943–2019): défenseur infatigable de la liberté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’articulation du raisonnement économique et de la rhétorique chez Bertrand Lemennicier: essai d’exégèse et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30 (1), pp.1-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jeeh-2025-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lemennicier (1943–2019): défenseur infatigable de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jeeh-2025-0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jeeh-2025-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079133v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux commentaires et deux perspectives sur l'inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -446,226 +446,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle crise et vieux débats : la résurgence des difficultés de l’économie administrée sous la Covid-19</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stratégies financières de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/maorg.041.0035⟩</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.36-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2021.3.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle crise et vieux débats : la résurgence des difficultés de l’économie administrée sous la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.35-58. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/gfp.2021.3.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/maorg.041.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542970v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre &amp;quot;Critique of Mainstream Austrian Economics in the Spirit of Carl Menger&amp;quot; d'Antal Fekete (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -697,204 +697,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Endettement public et instabilité du système financier Le cas de l'Italie 1861-1896</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">3 Comments on “An Austrian Defense of the Euro”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jeeh-2013-0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jeeh-2013-0008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05079142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firms Strategies on E-payments Market: From Breaks to Convergence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -928,51 +928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanish Banks and the Housing Crisis: Worse than the Subprime Crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (4), pp.342-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -997,51 +997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberte Bancaire Ou Regulation Par Une Autorite Monetaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (1), pp.119-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1107,51 +1107,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Money and Common Good: Monetary Freedom as a Strategy for Sound Money</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Jul 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1176,51 +1176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Comments and Two Perspectives on Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Jul 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1245,51 +1245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Money, Currencies and Cryptocurrencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1308,1403 +1308,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Rise of Prepaid Payment Cards in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque EIDEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Université, Jun 2013, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis in the Financial System ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREF, Aug 2013, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deposit Insurance and Coordination Failure: the Case of the 1837 Crisis in New York State and Massachusetts&amp;quot; version 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62nd Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deposit Insurance and Coordination Failure: the Case of the 1837 Crisis in New York State and Massachusetts&amp;quot; version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bédard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'AFSE La crise de l’Union Economique et Monétaire (UEM) : Enjeux théoriques et perspectives de politique économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spanish Banks and the Housing Crisis: Worse than the Subprime Crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EIDEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix Marseille Université, Jun 2013, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’AFEP, Political Economy and the Outlook for Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bédard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maudit argent ! Mais où est-il passé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Meeting of the French Economic Association (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'ALJB (Association Luxembourgeoise des Juristes de Banque) à l'occasion des 30 ans de l'association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d’une typologie des innovations au sein des systèmes de paiement électroniques face aux systèmes de paiement traditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Innovation, Financement et Entreprenariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deposit Insurance and Coordination Failure: the Case of the 1837 Crisis in New York State and Massachusetts&amp;quot; version 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101861v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mathieu Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting de la Southern Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Quels métiers bancaires pour 2030 ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Européen Monnaie Banque Finance Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Markets and the Crisis: A Brief Statement of the Spanish case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IREF, Aug 2013, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">, IREF, Aug 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...242 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Rent Dissipation or Government Predation ? The Notes issuance Activity in Italy 1865-1882 » Colloque de European Public Choice Society 2011 Rennes 28 April 1st May.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gentier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de European Public Choice Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gentier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rent dissipation or government predation ? The notes issuance activity in Italy 1865-1882</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusepina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREF, Aug 2011, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">European Public Choice Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanish Banks and the Housing Crisis: Worse than the Subprime Crisis?&amp;quot; first version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Stratégies et Financements de la Libre Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Cézanne, May 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Janson</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«L’entrepreneur et le cycle économique : un éclairage sur la crise immobilière espagnole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Public Choice Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Les Enjeux de la Libre Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Cézanne, May 2010, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Les stratégies des systèmes de paiement électroniques (E-Gold, Paypal, Digicash…) face aux systèmes de paiement traditionnels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence ICeP’09 e-Commerce &amp; e-Payment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Money Creation under the Gold Standard: The Origins of the Italian Banking Crisis of 1893 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Symposium on Banking and Monetary Economics GDR Européen Monnaie Banque Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fonds propres ou assurance dépôt ? Une mise en perspective de la protection contemporaine des déposants à la lumière de la crise de 1837 au Massachusetts et dans l'Etat de New York »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Européen Monnaie Banque Finance Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">, Jan 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Money Creation under the Gold Standard: The Origins of the Italian Banking Crisis of 1893 » first version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODISYNA Convergence and divergence of national financial systems during the gold standards, 1871-1971</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque systémique et les institutions financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Université d’été de la Nouvelle Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Aug 2007, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2729,51 +2729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concurrence des établissements bancaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Université d’été de la Nouvelle Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Aug 2006, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2798,77 +2798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rent seeking theory and the dissipation of the rent : the case of the Italian banking system before the creation of the central bank of Italy »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of The Public Choice Society New Orleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2893,77 +2893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Dangerous Liaisons: the Story of the Young Italian State and the Major Bank of Issue (1861-1893)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Banking and Monetary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,77 +2988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rent seeking theory and the dissipation of the rent : the case of the Italian banking system before the creation of the central bank of Italy » first version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Association Française de Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3083,51 +3083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la Banque de France dans la crise de 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française de Finance (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Cergy -Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3146,333 +3146,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les monopoles bancaires new-yorkais 1820-1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Charles Coquelin à l'Assemblée Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Continuité et récurrence des thèmes de l’analyse économique de la banque au sein de l’école de la circulation au dix-neuvième siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Université d’été en Histoire de la Pensée Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Capture Theory and the Monopoly of Note Issue: An Application to the Bank of France (1803-1936) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Charles Coquelin à l'Assemblée Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">European Public Choice Society 18-21 avril 2001.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La question de la liberté bancaire face à la diversité des expériences américaines entre 1800 et 1863 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française de Sciences Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liberté bancaire ou privilèges réglementaires ? Une mise en perspective de l’expérience de rivalité concurrentielle du Massachusetts (1803 - 1858) et de celle du monopole légal de la Banque de France (1800 - 1870) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Historiens de la Tradition Economique Autrichienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3529,51 +3529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique d’économie 16e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Silem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3621,51 +3621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique d'économie, Editions Dalloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Silem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique d'économie, Editions Dalloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Silem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage initiatique au cœur de la Théorie des Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bottega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Bottega et Antoine Gentier. Blurb, 2013, 978-2-9543748-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3954,51 +3954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Facchini et Antoine Gentier. Blurb, 2011, 978-274663978-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4016,51 +4016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie Bancaire, Essai sur les effets de la concurrence et de la réglementation sur le financement du crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publibook, 2003, 274830169-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4110,51 +4110,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence des monnaies électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libres 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4179,51 +4179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: L'Ecole Autrichienne de A à Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Facchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,51 +4265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de lecture: quelques parcours thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Facchini et Antoine Gentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blurb, 2011, 978-274663978-2</w:t>
@@ -4338,51 +4338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Money Creation under the Gold Standard: The Origins of the Italian Banking Crisis of 1893</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Baubeau et Anders Ögren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergence and Divergence of National Financial Systems: Evidence From the Gold Standards 1871-1971</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pickering &amp; Chatto (Publishers) Ltd, 2010, 978-1851966486</w:t>
@@ -4405,173 +4405,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liberté monétaire et liberté bancaire: une synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guido Hülsmann et Mathieu Laine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L' Homme libre: Mélanges en l'honneur de Pascal Salin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, 2006, 978-2251443140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface : Les problèmes fondamentaux de l’économie politique traduction inédite, réalisée vers 1940 du livre Grundprobleme der Nationalökonomie publié en allemand en 1933 par Ludwig von Mises, Editions de l’Institut Charles Coquelin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Gentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les problèmes fondamentaux de l'économie politique par Ludwig von Mises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Charles Coquelin, 2006, 2-915909-04-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081405v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05091052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4589,51 +4589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Antoine Gentier. Par Grégoire Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4690,1321 +4690,1321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de 1929</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réglementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du libéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091054v1</w:t>
+                <w:t xml:space="preserve">hal-05091055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crise de 1929</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du libéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091055v1</w:t>
+                <w:t xml:space="preserve">hal-05091054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Maouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TAUX D'INTERET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Facchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091093v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d'éviction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mal-investissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Banque libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de Aà Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091088v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycle : la théorie autrichienne du cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091069v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet Ricardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monopole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091095v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet Cantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091074v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-05091084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6022,51 +6022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma vie auprès de Bertrand Lemennicier, par Thalia le chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6091,51 +6091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Mario Draghi à Christine Lagarde : l’essence du monopole d’émission restera inchangée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des libertés, n°7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.67-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6160,51 +6160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescension du livre Nouvelles leçons d’économie contemporaine de Philippe Simonnot Gallimard – Folio Actueln°170 (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6254,77 +6254,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rent seeking theory and the dissipation of the rent: the case of the Italian banking system before the creation of the central bank of Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusepina Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6374,51 +6374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse économique de la banque : stratégies de financement de la politique de crédit, réglementation et systèmes d’incitations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université Paris Dauphine, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6477,51 +6477,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la pensée économique I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Histoire de la pensée économique, Marseille, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6629,51 +6629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70525645"/>
+    <w:nsid w:val="E307A231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6860,51 +6860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-gentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8779-5509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070305609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000959407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03543013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.041.0035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.3.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.211.0163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2013-0008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p43" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2000-0104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;dard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppina Gianfreda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Janson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepina Gianfreda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Silem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Albertini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Azouaou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastidon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/lexique-d-economie-p.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedalloz.fr/9782247137121-lexique-d-economie-13e-edition-jean-marie-albertini-ahmed-silem/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Facchini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Canlorbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091093v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091069v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091088v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091095v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091084v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Maouchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05089131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-gentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8779-5509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070305609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000959407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.3.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03543013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.041.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.211.0163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2013-0008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p43" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2000-0104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppina Gianfreda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Janson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepina Gianfreda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Silem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Albertini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Azouaou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastidon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/lexique-d-economie-p.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedalloz.fr/9782247137121-lexique-d-economie-13e-edition-jean-marie-albertini-ahmed-silem/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Facchini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Canlorbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Maouchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091093v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091088v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091069v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091095v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05089131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>