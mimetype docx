--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -208,226 +208,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation du raisonnement économique et de la rhétorique chez Bertrand Lemennicier: essai d’exégèse et perspectives</w:t>
+                <w:t xml:space="preserve">Bertrand Lemennicier (1943–2019): défenseur infatigable de la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jeeh-2025-0004⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jeeh-2025-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079133v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05084963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation du raisonnement économique et de la rhétorique chez Bertrand Lemennicier: essai d’exégèse et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30 (1), pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jeeh-2025-0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jeeh-2025-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084963v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux commentaires et deux perspectives sur l'inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -465,51 +465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies financières de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.36-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -543,51 +543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle crise et vieux débats : la résurgence des difficultés de l’économie administrée sous la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (2), pp.35-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -621,51 +621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre &amp;quot;Critique of Mainstream Austrian Economics in the Spirit of Carl Menger&amp;quot; d'Antal Fekete (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -703,51 +703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endettement public et instabilité du système financier Le cas de l'Italie 1861-1896</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -772,51 +772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 Comments on “An Austrian Defense of the Euro”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -850,51 +850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firms Strategies on E-payments Market: From Breaks to Convergence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -928,51 +928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanish Banks and the Housing Crisis: Worse than the Subprime Crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (4), pp.342-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -997,51 +997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberte Bancaire Ou Regulation Par Une Autorite Monetaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (1), pp.119-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1107,51 +1107,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Money and Common Good: Monetary Freedom as a Strategy for Sound Money</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Jul 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1176,51 +1176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Comments and Two Perspectives on Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Jul 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1245,51 +1245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Money, Currencies and Cryptocurrencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1308,1334 +1308,1334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deposit Insurance and Coordination Failure: the Case of the 1837 Crisis in New York State and Massachusetts&amp;quot; version 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'AFSE La crise de l’Union Economique et Monétaire (UEM) : Enjeux théoriques et perspectives de politique économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis in the Financial System ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREF, Aug 2013, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Rise of Prepaid Payment Cards in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EIDEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille Université, Jun 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deposit Insurance and Coordination Failure: the Case of the 1837 Crisis in New York State and Massachusetts&amp;quot; version 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62nd Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spanish Banks and the Housing Crisis: Worse than the Subprime Crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’AFEP, Political Economy and the Outlook for Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maudit argent ! Mais où est-il passé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'ALJB (Association Luxembourgeoise des Juristes de Banque) à l'occasion des 30 ans de l'association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d’une typologie des innovations au sein des systèmes de paiement électroniques face aux systèmes de paiement traditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Innovation, Financement et Entreprenariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deposit Insurance and Coordination Failure: the Case of the 1837 Crisis in New York State and Massachusetts&amp;quot; version 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting de la Southern Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Quels métiers bancaires pour 2030 ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Européen Monnaie Banque Finance Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Rent Dissipation or Government Predation ? The Notes issuance Activity in Italy 1865-1882 » Colloque de European Public Choice Society 2011 Rennes 28 April 1st May.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de European Public Choice Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Markets and the Crisis: A Brief Statement of the Spanish case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IREF, Aug 2013, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">, IREF, Aug 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rent dissipation or government predation ? The notes issuance activity in Italy 1865-1882</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bédard</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusepina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Meeting of the French Economic Association (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">European Public Choice Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bédard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spanish Banks and the Housing Crisis: Worse than the Subprime Crisis?&amp;quot; first version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'AFSE La crise de l’Union Economique et Monétaire (UEM) : Enjeux théoriques et perspectives de politique économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque Stratégies et Financements de la Libre Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Cézanne, May 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«L’entrepreneur et le cycle économique : un éclairage sur la crise immobilière espagnole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’AFEP, Political Economy and the Outlook for Capitalism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Les Enjeux de la Libre Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Cézanne, May 2010, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Money Creation under the Gold Standard: The Origins of the Italian Banking Crisis of 1893 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ALJB (Association Luxembourgeoise des Juristes de Banque) à l'occasion des 30 ans de l'association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Banking and Monetary Economics GDR Européen Monnaie Banque Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Les stratégies des systèmes de paiement électroniques (E-Gold, Paypal, Digicash…) face aux systèmes de paiement traditionnels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Innovation, Financement et Entreprenariat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Conférence ICeP’09 e-Commerce &amp; e-Payment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...136 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fonds propres ou assurance dépôt ? Une mise en perspective de la protection contemporaine des déposants à la lumière de la crise de 1837 au Massachusetts et dans l'Etat de New York »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Européen Monnaie Banque Finance Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">, Jan 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...555 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Money Creation under the Gold Standard: The Origins of the Italian Banking Crisis of 1893 » first version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODISYNA Convergence and divergence of national financial systems during the gold standards, 1871-1971</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2660,51 +2660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque systémique et les institutions financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Université d’été de la Nouvelle Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Aug 2007, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2723,247 +2723,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Rent seeking theory and the dissipation of the rent : the case of the Italian banking system before the creation of the central bank of Italy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of The Public Choice Society New Orleans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La concurrence des établissements bancaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Université d’été de la Nouvelle Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Aug 2006, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Dangerous Liaisons: the Story of the Young Italian State and the Major Bank of Issue (1861-1893)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Banking and Monetary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,77 +2988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rent seeking theory and the dissipation of the rent : the case of the Italian banking system before the creation of the central bank of Italy » first version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Association Française de Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3083,51 +3083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la Banque de France dans la crise de 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française de Finance (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Cergy -Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3146,195 +3146,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Continuité et récurrence des thèmes de l’analyse économique de la banque au sein de l’école de la circulation au dix-neuvième siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vème Université d’été en Histoire de la Pensée Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les monopoles bancaires new-yorkais 1820-1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Charles Coquelin à l'Assemblée Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Capture Theory and the Monopoly of Note Issue: An Application to the Bank of France (1803-1936) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Choice Society 18-21 avril 2001.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3359,51 +3359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La question de la liberté bancaire face à la diversité des expériences américaines entre 1800 et 1863 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française de Sciences Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3428,51 +3428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liberté bancaire ou privilèges réglementaires ? Une mise en perspective de l’expérience de rivalité concurrentielle du Massachusetts (1803 - 1858) et de celle du monopole légal de la Banque de France (1800 - 1870) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Historiens de la Tradition Economique Autrichienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3529,51 +3529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique d’économie 16e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Silem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3621,51 +3621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique d'économie, Editions Dalloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Silem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique d'économie, Editions Dalloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Silem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage initiatique au cœur de la Théorie des Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bottega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Bottega et Antoine Gentier. Blurb, 2013, 978-2-9543748-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3954,51 +3954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Facchini et Antoine Gentier. Blurb, 2011, 978-274663978-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4016,51 +4016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie Bancaire, Essai sur les effets de la concurrence et de la réglementation sur le financement du crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publibook, 2003, 274830169-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4110,51 +4110,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence des monnaies électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libres 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4179,51 +4179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: L'Ecole Autrichienne de A à Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Facchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,51 +4265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de lecture: quelques parcours thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Facchini et Antoine Gentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blurb, 2011, 978-274663978-2</w:t>
@@ -4338,51 +4338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Money Creation under the Gold Standard: The Origins of the Italian Banking Crisis of 1893</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Baubeau et Anders Ögren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergence and Divergence of National Financial Systems: Evidence From the Gold Standards 1871-1971</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pickering &amp; Chatto (Publishers) Ltd, 2010, 978-1851966486</w:t>
@@ -4411,51 +4411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté monétaire et liberté bancaire: une synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guido Hülsmann et Mathieu Laine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' Homme libre: Mélanges en l'honneur de Pascal Salin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles Lettres, 2006, 978-2251443140</w:t>
@@ -4484,51 +4484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface : Les problèmes fondamentaux de l’économie politique traduction inédite, réalisée vers 1940 du livre Grundprobleme der Nationalökonomie publié en allemand en 1933 par Ludwig von Mises, Editions de l’Institut Charles Coquelin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Gentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les problèmes fondamentaux de l'économie politique par Ludwig von Mises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Charles Coquelin, 2006, 2-915909-04-0</w:t>
@@ -4589,51 +4589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Antoine Gentier. Par Grégoire Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4696,51 +4696,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du libéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4765,51 +4765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de 1929</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du libéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4834,51 +4834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4916,51 +4916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Maouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,566 +4992,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Banque libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole Autrichienne de Aà Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TAUX D'INTERET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Facchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091093v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'éviction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mal-investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5570,195 +5570,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cycle : la théorie autrichienne du cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091067v1</w:t>
+                <w:t xml:space="preserve">hal-05091069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle : la théorie autrichienne du cycle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091069v2</w:t>
+                <w:t xml:space="preserve">hal-05091067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5783,51 +5783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet Ricardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5852,51 +5852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monopole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5921,51 +5921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet Cantillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6022,51 +6022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma vie auprès de Bertrand Lemennicier, par Thalia le chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6091,51 +6091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Mario Draghi à Christine Lagarde : l’essence du monopole d’émission restera inchangée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des libertés, n°7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.67-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6160,51 +6160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescension du livre Nouvelles leçons d’économie contemporaine de Philippe Simonnot Gallimard – Folio Actueln°170 (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6254,77 +6254,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rent seeking theory and the dissipation of the rent: the case of the Italian banking system before the creation of the central bank of Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusepina Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6374,51 +6374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse économique de la banque : stratégies de financement de la politique de crédit, réglementation et systèmes d’incitations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université Paris Dauphine, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6477,51 +6477,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la pensée économique I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Histoire de la pensée économique, Marseille, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6629,51 +6629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E307A231"/>
+    <w:nsid w:val="50010771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6860,51 +6860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-gentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8779-5509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070305609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000959407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.3.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03543013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.041.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.211.0163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2013-0008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p43" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2000-0104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppina Gianfreda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Janson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepina Gianfreda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Silem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Albertini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Azouaou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastidon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/lexique-d-economie-p.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedalloz.fr/9782247137121-lexique-d-economie-13e-edition-jean-marie-albertini-ahmed-silem/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Facchini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Canlorbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Maouchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091093v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091088v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091069v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091095v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05089131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-gentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8779-5509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070305609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000959407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.3.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03543013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.041.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.211.0163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2013-0008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p43" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2000-0104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;dard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppina Gianfreda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Janson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepina Gianfreda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Silem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Albertini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Azouaou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastidon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/lexique-d-economie-p.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedalloz.fr/9782247137121-lexique-d-economie-13e-edition-jean-marie-albertini-ahmed-silem/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Facchini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Canlorbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Maouchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091093v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091088v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091069v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091095v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05089131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>