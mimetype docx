--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -377,713 +377,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monnaie et bien commun: la liberté monétaire comme stratégie pour une monnaie saine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des libertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Automne (30), pp.149-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deux commentaires et deux perspectives sur l'inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle crise et vieux débats : la résurgence des difficultés de l’économie administrée sous la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.35-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.041.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies financières de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.36-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/gfp.2021.3.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre &amp;quot;Critique of Mainstream Austrian Economics in the Spirit of Carl Menger&amp;quot; d'Antal Fekete (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpec.211.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpec.211.0163⟩</w:t>
+                <w:t xml:space="preserve">hal-03136076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 Comments on “An Austrian Defense of the Euro”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jeeh-2013-0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endettement public et instabilité du système financier Le cas de l'Italie 1861-1896</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">3 Comments on “An Austrian Defense of the Euro”</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firms Strategies on E-payments Market: From Breaks to Convergence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ibr.v6n2p43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spanish Banks and the Housing Crisis: Worse than the Subprime Crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (4), pp.342-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberte Bancaire Ou Regulation Par Une Autorite Monetaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des économistes et des études humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jeeh-2013-0008⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 10 (1), pp.119-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jeeh-2000-0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...204 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1093,2419 +1162,2419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Money and Common Good: Monetary Freedom as a Strategy for Sound Money</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Jul 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Comments and Two Perspectives on Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Jul 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Money, Currencies and Cryptocurrencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposit Insurance and Coordination Failure: the Case of the 1837 Crisis in New York State and Massachusetts&amp;quot; version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bédard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'AFSE La crise de l’Union Economique et Monétaire (UEM) : Enjeux théoriques et perspectives de politique économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deposit Insurance and Coordination Failure: the Case of the 1837 Crisis in New York State and Massachusetts&amp;quot; version 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62nd Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis in the Financial System ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Aug 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise of Prepaid Payment Cards in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EIDEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille Université, Jun 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bédard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maudit argent ! Mais où est-il passé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Meeting of the French Economic Association (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'ALJB (Association Luxembourgeoise des Juristes de Banque) à l'occasion des 30 ans de l'association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d’une typologie des innovations au sein des systèmes de paiement électroniques face aux systèmes de paiement traditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Innovation, Financement et Entreprenariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanish Banks and the Housing Crisis: Worse than the Subprime Crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AFEP, Political Economy and the Outlook for Capitalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposit Insurance and Coordination Failure: the Case of the 1837 Crisis in New York State and Massachusetts&amp;quot; version 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bédard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting de la Southern Economics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Rent Dissipation or Government Predation ? The Notes issuance Activity in Italy 1865-1882 » Colloque de European Public Choice Society 2011 Rennes 28 April 1st May.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de European Public Choice Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Markets and the Crisis: A Brief Statement of the Spanish case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREF, Aug 2011, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rent dissipation or government predation ? The notes issuance activity in Italy 1865-1882</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusepina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Public Choice Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spanish Banks and the Housing Crisis: Worse than the Subprime Crisis?&amp;quot; first version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Stratégies et Financements de la Libre Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Cézanne, May 2011, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Quels métiers bancaires pour 2030 ?»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Européen Monnaie Banque Finance Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...327 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«L’entrepreneur et le cycle économique : un éclairage sur la crise immobilière espagnole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les Enjeux de la Libre Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Cézanne, May 2010, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Money Creation under the Gold Standard: The Origins of the Italian Banking Crisis of 1893 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Banking and Monetary Economics GDR Européen Monnaie Banque Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Les stratégies des systèmes de paiement électroniques (E-Gold, Paypal, Digicash…) face aux systèmes de paiement traditionnels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ICeP’09 e-Commerce &amp; e-Payment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Money Creation under the Gold Standard: The Origins of the Italian Banking Crisis of 1893 » first version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CODISYNA Convergence and divergence of national financial systems during the gold standards, 1871-1971</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fonds propres ou assurance dépôt ? Une mise en perspective de la protection contemporaine des déposants à la lumière de la crise de 1837 au Massachusetts et dans l'Etat de New York »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Européen Monnaie Banque Finance Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque systémique et les institutions financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Université d’été de la Nouvelle Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREF, Aug 2007, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des établissements bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXe Université d’été de la Nouvelle Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREF, Aug 2006, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rent seeking theory and the dissipation of the rent : the case of the Italian banking system before the creation of the central bank of Italy »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of The Public Choice Society New Orleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Dangerous Liaisons: the Story of the Young Italian State and the Major Bank of Issue (1861-1893)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Banking and Monetary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rent seeking theory and the dissipation of the rent : the case of the Italian banking system before the creation of the central bank of Italy » first version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppina Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Association Française de Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la Banque de France dans la crise de 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française de Finance (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Cergy -Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Continuité et récurrence des thèmes de l’analyse économique de la banque au sein de l’école de la circulation au dix-neuvième siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Université d’été en Histoire de la Pensée Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monopoles bancaires new-yorkais 1820-1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Charles Coquelin à l'Assemblée Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La question de la liberté bancaire face à la diversité des expériences américaines entre 1800 et 1863 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Française de Sciences Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Capture Theory and the Monopoly of Note Issue: An Application to the Bank of France (1803-1936) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Choice Society 18-21 avril 2001.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liberté bancaire ou privilèges réglementaires ? Une mise en perspective de l’expérience de rivalité concurrentielle du Massachusetts (1803 - 1858) et de celle du monopole légal de la Banque de France (1800 - 1870) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Historiens de la Tradition Economique Autrichienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3515,1164 +3584,1250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique d’économie 16e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Silem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04916108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique d'économie, Editions Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Silem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Azouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bastidon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahmed Silem; Antoine Gentier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.884, 2018, 978-2-247-17848-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique d'économie, Editions Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Silem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Aidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Azouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Gentier; Ahmed Silem. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage initiatique au cœur de la Théorie des Organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bottega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.884, 2018, 978-2-247-17848-3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Bottega et Antoine Gentier. Blurb, 2013, 978-2-9543748-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Silem</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Facchini et Antoine Gentier. Blurb, 2011, 978-274663978-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Céline Bottega et Antoine Gentier. Blurb, 2013, 978-2-9543748-0-2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie Bancaire, Essai sur les effets de la concurrence et de la réglementation sur le financement du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, 2003, 274830169-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 100 % marginal : une réponse au débat sur les réserves fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Centi; Jean-Yves Naudet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard Bramoullé, libéral de cœur et de raison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-212, 2026, 9782731413601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence des monnaies électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libres 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: L'Ecole Autrichienne de A à Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Facchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Facchini et Antoine Gentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blurb, 2011, 978-274663978-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de lecture: quelques parcours thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Facchini et Antoine Gentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blurb, 2011, 978-274663978-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Money Creation under the Gold Standard: The Origins of the Italian Banking Crisis of 1893</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Baubeau et Anders Ögren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergence and Divergence of National Financial Systems: Evidence From the Gold Standards 1871-1971</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pickering &amp; Chatto (Publishers) Ltd, 2010, 978-1851966486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : Les problèmes fondamentaux de l’économie politique traduction inédite, réalisée vers 1940 du livre Grundprobleme der Nationalökonomie publié en allemand en 1933 par Ludwig von Mises, Editions de l’Institut Charles Coquelin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Gentier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les problèmes fondamentaux de l'économie politique par Ludwig von Mises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Charles Coquelin, 2006, 2-915909-04-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté monétaire et liberté bancaire: une synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guido Hülsmann et Mathieu Laine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' Homme libre: Mélanges en l'honneur de Pascal Salin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles Lettres, 2006, 978-2251443140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091052v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05081405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Antoine Gentier. Par Grégoire Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4682,1555 +4837,1555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réglementation</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de 1929</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du libéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crise de 1929</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réglementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du libéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit de propriété</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banque libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garello</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole Autrichienne de Aà Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d'éviction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Youcef Maouchi</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mal-investissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAUX D'INTERET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Effet d'éviction</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mal-investissement</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycle : la théorie autrichienne du cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091069v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cycle : la théorie autrichienne du cycle.</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monopole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chômage</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091095v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prix</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet Cantillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet Ricardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gentier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gentier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Maouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091074v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma vie auprès de Bertrand Lemennicier, par Thalia le chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Mario Draghi à Christine Lagarde : l’essence du monopole d’émission restera inchangée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des libertés, n°7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.67-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescension du livre Nouvelles leçons d’économie contemporaine de Philippe Simonnot Gallimard – Folio Actueln°170 (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6240,117 +6395,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rent seeking theory and the dissipation of the rent: the case of the Italian banking system before the creation of the central bank of Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusepina Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Janson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6360,100 +6515,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse économique de la banque : stratégies de financement de la politique de crédit, réglementation et systèmes d’incitations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université Paris Dauphine, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05089131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6463,105 +6618,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la pensée économique I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Histoire de la pensée économique, Marseille, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6629,51 +6784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50010771"/>
+    <w:nsid w:val="58E7FD6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6860,51 +7015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-gentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8779-5509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070305609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000959407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.3.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03543013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.041.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.211.0163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2013-0008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p43" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2000-0104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;dard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppina Gianfreda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Janson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepina Gianfreda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Silem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Albertini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Azouaou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastidon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/lexique-d-economie-p.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedalloz.fr/9782247137121-lexique-d-economie-13e-edition-jean-marie-albertini-ahmed-silem/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Facchini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Canlorbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Maouchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091093v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091088v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091069v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091095v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05089131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-gentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8779-5509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070305609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000959407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2025-0004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03543013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.041.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.3.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.211.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2013-0008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p43" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jeeh-2000-0104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;dard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppina Gianfreda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Janson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepina Gianfreda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Silem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Albertini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Azouaou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bastidon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/lexique-d-economie-p.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedalloz.fr/9782247137121-lexique-d-economie-13e-edition-jean-marie-albertini-ahmed-silem/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Facchini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Canlorbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091091v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091099v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091093v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091067v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091069v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091088v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091095v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Maouchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05089131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>