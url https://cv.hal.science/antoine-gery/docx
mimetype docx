--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -446,645 +446,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Normandy Soil Microbial Diversity for Antibacterial Activities Using Traditional Culture and iChip Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing exposure to airborne fungi and bacteria in the horse-riders environment: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Perrier</w:t>
+                <w:t xml:space="preserve">Corinne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Morice</w:t>
+                <w:t xml:space="preserve">Virginie Séguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gueulle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Géry</w:t>
+                <w:t xml:space="preserve">Aurélie Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
+                <w:t xml:space="preserve">Laurie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (12), pp.2422. </w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (8), pp.102186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12122422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814689v1</w:t>
+                <w:t xml:space="preserve">hal-04595516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing exposure to airborne fungi and bacteria in the horse-riders environment: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Normandy Soil Microbial Diversity for Antibacterial Activities Using Traditional Culture and iChip Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gueulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Briot</w:t>
+                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (8), pp.102186. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.2422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12122422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595516v1</w:t>
+                <w:t xml:space="preserve">hal-04814689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Polyaminosteroid Squalamine Analogues Display Antibacterial Activity against Resistant Pathogens</w:t>
+                <w:t xml:space="preserve">Spectrometric Characterization of Clinical and Environmental Isolates of Aspergillus Series Versicolores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vergoz</w:t>
+                <w:t xml:space="preserve">Océane Jomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Nilly</w:t>
+                <w:t xml:space="preserve">Astrid Leudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Agathe Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Géry</w:t>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (10), pp.8568. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (9), pp.868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24108568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9090868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161494v1</w:t>
+                <w:t xml:space="preserve">hal-04187610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrometric Characterization of Clinical and Environmental Isolates of Aspergillus Series Versicolores</w:t>
+                <w:t xml:space="preserve">6-Polyaminosteroid Squalamine Analogues Display Antibacterial Activity against Resistant Pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Jomat</w:t>
+                <w:t xml:space="preserve">Delphine Vergoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (9), pp.868. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.8568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof9090868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24108568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187610v1</w:t>
+                <w:t xml:space="preserve">hal-04161494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergilli series Versicolores: importance of species identification in the clinical setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Séguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eldin de Pécoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (4), pp.485-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 186, pp.106236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2313,51 +2313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="295488E3"/>
+    <w:nsid w:val="81D3B2EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2544,51 +2544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-gery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3144-9260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Yaakoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05172204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00968-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gueulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12122422" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie S&#233;guin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102186" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04161494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108568" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jomat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Leudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Capitaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9090868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eldin de P&#233;coulas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2022.2082267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Lepetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delano&#235;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2021.106236" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dev&#234;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lemari&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bidon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haupais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-gery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3144-9260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Yaakoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05172204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00968-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie S&#233;guin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102186" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gueulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12122422" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jomat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Leudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Capitaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9090868" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04161494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108568" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eldin de P&#233;coulas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2022.2082267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Lepetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delano&#235;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2021.106236" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dev&#234;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lemari&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bidon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haupais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>