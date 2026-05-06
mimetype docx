--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -2313,51 +2313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81D3B2EE"/>
+    <w:nsid w:val="AE9ADEB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>