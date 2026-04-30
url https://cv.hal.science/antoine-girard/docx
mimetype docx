--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -93,20234 +93,20620 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Control: Unveiling Free Robustness Margins</w:t>
+                <w:t xml:space="preserve">Switching Constraints as a Design Tool for Predictive Control Based on K-Invariant Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Aitsi</w:t>
+                <w:t xml:space="preserve">Zhixin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.101296. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61, pp.101723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051416v2</w:t>
+                <w:t xml:space="preserve">hal-05602625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automata Theoretic Approach to Observer Design for Switched Linear Systems</w:t>
+                <w:t xml:space="preserve">Reachability Sequences of Minimal Length for Discrete-Time Switched Linear Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Aazan</w:t>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 165, pp.111689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111689⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 189, pp.113013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2026.113013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503485v1</w:t>
+                <w:t xml:space="preserve">hal-05144446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches symboliques pour le contrôle des systèmes non linéaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Control: Unveiling Free Robustness Margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-s7467⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696141v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Stabilization of Discrete-Time Switched Systems Under Büchi-Constrained Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Automata Theoretic Approach to Observer Design for Switched Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Della Rossa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3391659⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.111689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568067v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Input-to-State Attractivity Controllers for Transition Systems with Disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback Stabilization of Discrete-Time Switched Systems Under Büchi-Constrained Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Della Rossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. A. Apaza-Perez</w:t>
+                <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (9), pp.6365 - 6372. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.418-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3385068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3391659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658262v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstandard anti-windup approach for event-triggered control purpose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches symboliques pour le contrôle des systèmes non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla de Souza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105715⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378600v1</w:t>
+                <w:t xml:space="preserve">hal-04696141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Models of Monotone Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Makdesi</w:t>
+                <w:t xml:space="preserve">Synthesis of Input-to-State Attractivity Controllers for Transition Systems with Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Apaza-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (8), pp.5294 - 5309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3346793⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 69 (9), pp.6365 - 6372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3385068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709123v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Relaxed Constraint Satisfaction to p-Invariance of Sets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonstandard anti-windup approach for event-triggered control purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3394544⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.105715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565096v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Model Predictive Control based on K-step Control Invariant Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Relaxed Constraint Satisfaction to p-Invariance of Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zhixin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Dórea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101040⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (10), pp.7036 - 7042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3394544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514594v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered Neural Network Control using Quadratic Constraints for Perturbed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla de Souza</w:t>
+                <w:t xml:space="preserve">Data-Driven Models of Monotone Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Makdesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 157, pp.111237. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (8), pp.5294 - 5309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3346793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154871v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demodulation Methods for a Wireless Electromagnetic Tracker</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Meier</w:t>
+                <w:t xml:space="preserve">Nonlinear Model Predictive Control based on K-step Control Invariant Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3301842⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183864v1</w:t>
+                <w:t xml:space="preserve">hal-04514594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Learning-Based Model Predictive Control Using The Compatible Models Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Makdesi</w:t>
+                <w:t xml:space="preserve">Event-triggered Neural Network Control using Quadratic Constraints for Perturbed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100849⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.111237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134216v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Triggered Neural Network Control for LTI Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Girard</w:t>
+                <w:t xml:space="preserve">Abstraction of Continuous-time Systems Based on Feedback Controllers and Mixed Monotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3242835⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3205423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003097v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction of Continuous-time Systems Based on Feedback Controllers and Mixed Monotonicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
+                <w:t xml:space="preserve">Demodulation Methods for a Wireless Electromagnetic Tracker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vehrlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3205423⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (9), pp.3502304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3301842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401432v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction refinement for attractivity controllers using quantitative synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. A. Apaza-Perez</w:t>
+                <w:t xml:space="preserve">Safe Learning-Based Model Predictive Control Using The Compatible Models Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Makdesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3227371⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.100849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658260v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Shuffled Switched Linear Systems: A Joint Spectral Radius Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+                <w:t xml:space="preserve">Event-Triggered Neural Network Control for LTI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 143, pp.110434. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.1381-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3242835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257026v3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Modeling of the Temporal Evolution of Breakers' States in the French Electrical Transmission Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Gonzalez</w:t>
+                <w:t xml:space="preserve">Abstraction refinement for attractivity controllers using quantitative synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Apaza-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2022.101215⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (9), pp.5745 - 5751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3227371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402283v2</w:t>
+                <w:t xml:space="preserve">hal-03658260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy Controller Synthesis for Monotone Transition Systems and Directed Safety Specifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
+                <w:t xml:space="preserve">Stability of Shuffled Switched Linear Systems: A Joint Spectral Radius Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 135, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109993⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 143, pp.110434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933023v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257026v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic observer-based controller for uncertain nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. A. Apaza-Perez</w:t>
+                <w:t xml:space="preserve">Data-Driven Modeling of the Temporal Evolution of Breakers' States in the French Electrical Transmission Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3034274⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.101215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2022.101215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995397v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assume-guarantee contracts for continuous-time systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lazy Controller Synthesis for Monotone Transition Systems and Directed Safety Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 134, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109910⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196511v3</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Controller Synthesis from Specifications Given by Discrete-Time Hybrid Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
+                <w:t xml:space="preserve">Symbolic observer-based controller for uncertain nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Apaza-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.1297-1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3034274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361404v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Models for a Class of Impulsive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdalla Swikir</w:t>
+                <w:t xml:space="preserve">Formal Controller Synthesis from Specifications Given by Discrete-Time Hybrid Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majid Zamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lcsys.2020.3001501⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861778v1</w:t>
+                <w:t xml:space="preserve">hal-02361404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Abstraction-based Synthesis for Interconnected Systems: An Approximate Composition Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assume-guarantee contracts for continuous-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2021.3050123⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473873v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196511v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least-violating symbolic controller synthesis for safety, reachability and attractivity specifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Models for a Class of Impulsive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdalla Swikir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alina Eqtami</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109543⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lcsys.2020.3001501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533407v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract-based Design of Symbolic Controllers for Safety in Distributed Multiperiodic Sampled-Data Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compositional Abstraction-based Synthesis for Interconnected Systems: An Approximate Composition Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpak Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tac.2020.2992446⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.702-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2021.3050123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132070v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set Propagation Techniques for Reachability Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Least-violating symbolic controller synthesis for safety, reachability and attractivity specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Eqtami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Control, Robotics, and Autonomous Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-control-071420-081941⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048155v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial Introduction to the Special Issue of the IEEE L-CSS on Learning and Control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contract-based Design of Symbolic Controllers for Safety in Distributed Multiperiodic Sampled-Data Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2986590⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.1055-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tac.2020.2992446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490210v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132070v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Synthesis for Incrementally Stable Switched Systems using Discretization-Free Multi-Resolution Abstractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set Propagation Techniques for Reachability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Althoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Frehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Informatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00236-019-00341-x⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Control, Robotics, and Autonomous Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-control-071420-081941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286661v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov Functions for Shuffle Asymptotic Stability of Discrete-Time Switched Systems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guest Editorial Introduction to the Special Issue of the IEEE L-CSS on Learning and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Ariyur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Broucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.499-504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2909731⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.710-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2986590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286590v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and stabilizability of discrete-time dual switching systems with application to sampled-data systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety Synthesis for Incrementally Stable Switched Systems using Discretization-Free Multi-Resolution Abstractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Greco</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.11.014⟩</w:t>
+              <w:t xml:space="preserve">Acta Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, pp.245-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00236-019-00341-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286513v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and control Lyapunov functions for language constrained discrete-time switched linear systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyapunov Functions for Shuffle Asymptotic Stability of Discrete-Time Switched Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.039⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.499-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2909731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677493v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a general class of singularly perturbed linear hybrid systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Stability and stabilizability of discrete-time dual switching systems with application to sampled-data systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 90, pp.98-108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100, pp.388-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653073v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Multirate Sampling in Symbolic Models for Incrementally Stable Switched Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
+                <w:t xml:space="preserve">Stabilization and control Lyapunov functions for language constrained discrete-time switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98, pp.58-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 93, pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860113v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based boundary control of a linear 2x2 hyperbolic system via backstepping approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+                <w:t xml:space="preserve">Optimal Multirate Sampling in Symbolic Models for Incrementally Stable Switched Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2774011⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592643v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Abstraction and Safety Synthesis using Overlapping Symbolic Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+                <w:t xml:space="preserve">Stability analysis of a general class of singularly perturbed linear hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2753039⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620532v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Verification and Timing Contract Synthesis for Linear Impulsive Systems using Reachability Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
+                <w:t xml:space="preserve">Event-based boundary control of a linear 2x2 hyperbolic system via backstepping approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thao Dang</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2016.08.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (8), pp. 2686 - 2693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2774011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331737v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust controlled invariance for monotone systems: application to ventilation regulation in buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Compositional Abstraction and Safety Synthesis using Overlapping Symbolic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.03.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (6), pp.1835-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2753039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276261v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Controller Synthesis for Incrementally Stable Switched Systems Using Multiscale Symbolic Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability Verification and Timing Contract Synthesis for Linear Impulsive Systems using Reachability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebti Mouelhi</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2478131⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.211-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197426v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular perturbation approximation by means of a $H^2$ Lyapunov function for linear hyperbolic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Robust controlled invariance for monotone systems: application to ventilation regulation in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.10.015⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253479v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based control of linear hyperbolic systems of conservation laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+                <w:t xml:space="preserve">Singular perturbation approximation by means of a $H^2$ Lyapunov function for linear hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.04.009⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309671v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilizability of discrete-time switched linear systems: novel conditions and comparisons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety Controller Synthesis for Incrementally Stable Switched Systems Using Multiscale Symbolic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gössler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebti Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (5), pp.1181-1193. </w:t>
+              <w:t xml:space="preserve">, 2016, 61 (6), pp.1537-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2450871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2478131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185649v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimisation approach for stability analysis and controller synthesis of linear hyperbolic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
+                <w:t xml:space="preserve">Event-based control of linear hyperbolic systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2016038⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.275-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331730v1</w:t>
+                <w:t xml:space="preserve">hal-01309671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Perturbation Approximation of Linear Hyperbolic Systems of Balance Laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">On the stabilizability of discrete-time switched linear systems: novel conditions and comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (10), pp.3031-3037. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2499444⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 61 (5), pp.1181-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2450871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276260v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+                <w:t xml:space="preserve">An optimisation approach for stability analysis and controller synthesis of linear hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492058⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4), pp.1236-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2016038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096071v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tikhonov theorem for linear hyperbolic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Singular Perturbation Approximation of Linear Hyperbolic Systems of Balance Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.03.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (10), pp.3031-3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2499444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064805v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic models for stochastic switched systems: a discretization and a discretization-free approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Abate</w:t>
+                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.03.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.2402-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170568v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic triggering mechanisms for event-triggered control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tikhonov theorem for linear hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2014.2366855⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170560v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching rules for stabilization of linear systems of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (3), pp.1599-1624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/140953952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustered model reduction of positive directed networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic triggering mechanisms for event-triggered control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.06.027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (7), pp.1992-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2014.2366855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276233v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent flocking under general communication rule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+                <w:t xml:space="preserve">Symbolic models for stochastic switched systems: a discretization and a discretization-free approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Jadbabaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2014.2316994⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.183-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133202v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of switched linear hyperbolic systems by Lyapunov techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Clustered model reduction of positive directed networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Ishizaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Kashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Ichi Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luonan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2297191⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.238-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845766v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity quantized switching controllers using approximate bisimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-agent flocking under general communication rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arastoo Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jadbabaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10, pp.34-44. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (2), pp.155-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2013.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2014.2316994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839610v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Time Consensus under Persistent Connectivity and Slow Divergence of Reciprocal Interaction Weights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+                <w:t xml:space="preserve">Stability of switched linear hyperbolic systems by Lyapunov techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (3), pp.2568-2584. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (8), pp.2196-2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/11083438X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2297191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839608v1</w:t>
+                <w:t xml:space="preserve">hal-00845766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis for Constrained Nonlinear Systems Using Hybridization and Robust Controllers on Simplices</w:t>
+                <w:t xml:space="preserve">Low-complexity quantized switching controllers using approximate bisimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (4), pp.1046-1051. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.34-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2168874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765680v1</w:t>
+                <w:t xml:space="preserve">hal-00839610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Triggered Implementations of Dynamic Controllers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rajeev Alur</w:t>
+                <w:t xml:space="preserve">Continuous-Time Consensus under Persistent Connectivity and Slow Divergence of Reciprocal Interaction Weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2331147.2331168⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.2568-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/11083438X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765687v1</w:t>
+                <w:t xml:space="preserve">hal-00839608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller synthesis for safety and reachability via approximate bisimulation</w:t>
+                <w:t xml:space="preserve">Synthesis for Constrained Nonlinear Systems Using Hybridization and Robust Controllers on Simplices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.02.037⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (4), pp.1046-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2168874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765682v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Safety and Liveness Properties of Metric Transition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (S2), pp.article 54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2331147.2331164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of polytopic invariants for polynomial dynamical systems using linear programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controller synthesis for safety and reachability via approximate bisimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (12), pp.3114-3121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.08.014⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp.947-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765673v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller synthesis for robust invariance of polynomial dynamical systems using linear programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Triggered Implementations of Dynamic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amin Ben Sassi</w:t>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Alur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (S2), pp.article 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2331147.2331168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765679v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dynamics with decaying confidence: application to community detection in graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Computation of polytopic invariants for polynomial dynamical systems using linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Ben Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (8), pp.1862-1873. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (12), pp.3114-3121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2010.2095315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622835v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Bisimulation: A Bridge Between Computer Science and Control Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controller synthesis for robust invariance of polynomial dynamical systems using linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Ben Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (5-6), pp.568-578. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (4), pp.506-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejc.17.568-578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765660v1</w:t>
+                <w:t xml:space="preserve">hal-00765679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability analysis of linear systems using support functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+                <w:t xml:space="preserve">Opinion dynamics with decaying confidence: application to community detection in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2009.03.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (8), pp.1862-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2010.2095315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765598v1</w:t>
+                <w:t xml:space="preserve">hal-00622835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximately Bisimilar Symbolic Models for Incrementally Stable Switched Systems</w:t>
+                <w:t xml:space="preserve">Approximate Bisimulation: A Bridge Between Computer Science and Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paulo Tabuada</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2009.2034922⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (5-6), pp.568-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejc.17.568-578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765597v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal logic planning for dynamic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios E. Fainekos</w:t>
+                <w:t xml:space="preserve">Reachability analysis of linear systems using support functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.08.008⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.250-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2009.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379759v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical control system design using approximate simulation</w:t>
+                <w:t xml:space="preserve">Approximately Bisimilar Symbolic Models for Incrementally Stable Switched Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George J. Pappas</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Tabuada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.09.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (1), pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2009.2034922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00379793v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximately bisimilar symbolic models for nonlinear control systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giordano Pola</w:t>
+                <w:t xml:space="preserve">Temporal logic planning for dynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios E. Fainekos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Tabuada</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haddas Kress-Gazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44 (10), pp.2508-2516. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.02.021⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.343-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379755v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate simulation relations for hybrid systems</w:t>
+                <w:t xml:space="preserve">Hierarchical control system design using approximate simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10626-007-0029-9⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.566-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306977v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation metrics for discrete and continuous systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximately bisimilar symbolic models for nonlinear control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George J. Pappas</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Tabuada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2007.895849⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (10), pp.2508-2516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2008.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171421v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate bisimulation relations for constrained linear systems</w:t>
+                <w:t xml:space="preserve">Approximate simulation relations for hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agung A. Julius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.163-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-007-0029-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2007.01.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171420v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization methods for the analysis of nonlinear systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation metrics for discrete and continuous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Informatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00236-006-0035-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.782-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2007.895849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00157475v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate bisimulation relations for constrained linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (8), pp.1307-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2007.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridization methods for the analysis of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Asarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (7), pp.451-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00236-006-0035-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multiresolution approach to linear control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51 (8), pp.1261-1270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2006.878717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (128)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (130)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe navigation using NMPC based on a K-invariant set and its exploration features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhixin Zhao</w:t>
+                <w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sorin Olaru</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil., Brazil</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333296v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+                <w:t xml:space="preserve">Enhanced convex lifting for environment with complex shaped obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turan Konyalioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">ICSTCC 2025 - 29th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354088v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced convex lifting for environment with complex shaped obstacles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhixin Zhao</w:t>
+                <w:t xml:space="preserve">Continuous-Time Nonlinear Optimal Control Problem Under Signal Temporal Logic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turan Konyalioglu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2025 - 29th International Conference on System Theory, Control and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228107v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Impacts of Topological Changes in Sub-Transmission Areas Using Hybrid Observers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Safe navigation using NMPC based on a K-invariant set and its exploration features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Olaru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Smart Energy Systems for Efficient and Sustainable Smart Grids and Smart Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bari, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil., Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230570v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memoryless concretization relation</w:t>
+                <w:t xml:space="preserve">Exploiting Over-Approximation Errors as Preview Information for Nonlinear Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Calbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mattenet</w:t>
+                <w:t xml:space="preserve">Antoine Aspeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël M. Jungers</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid Systems: Computation and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527089v1</w:t>
+                <w:t xml:space="preserve">hal-05600662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Learning for Safe Model Predictive Control with the Compatible Models Approach ⋆</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Makdesi</w:t>
+                <w:t xml:space="preserve">Estimating the Impacts of Topological Changes in Sub-Transmission Areas Using Hybrid Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Henrique dos Santos Heerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ganet--Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC Workshop on Smart Energy Systems for Efficient and Sustainable Smart Grids and Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bari, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577237v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolically Synthesized Motion Primitives for Autonomous Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhixin Zhao</w:t>
+                <w:t xml:space="preserve">Online Learning for Safe Model Predictive Control with the Compatible Models Approach ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Makdesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sorin Olaru</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886590⟩</w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Boulder (CO), United States. pp.147-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678873v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Bandwidth of a Magneto-Inertial Navigation Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memoryless concretization relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Calbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Neymann</w:t>
+                <w:t xml:space="preserve">Sébastien Mattenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hillion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Raphaël M. Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.148⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641513.3650132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642739v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Inertial Dead-Reckoning Navigation with Walk Dynamic Model in Indoor Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbolically Synthesized Motion Primitives for Autonomous Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ipin57070.2023.10332534⟩</w:t>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173992v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of Parameter Sensitivity to Pre-Estimation Errors and its Application to the Calibration of Magnetometer Arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Identification of the Bandwidth of a Magneto-Inertial Navigation Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Neymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+              <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072014v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and Symbolic Control: Performance and Safety for Non-linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+                <w:t xml:space="preserve">Minimization of Parameter Sensitivity to Pre-Estimation Errors and its Application to the Calibration of Magnetometer Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Neymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.039⟩</w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708834v1</w:t>
+                <w:t xml:space="preserve">hal-04072014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of discrete-time switched linear systems with ω-regular switching sequences</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magneto-Inertial Dead-Reckoning Navigation with Walk Dynamic Model in Indoor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Neymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jourdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2022 - 25th ACM International Conference on Hybrid Systems : Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3501710.3519543⟩</w:t>
+              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ipin57070.2023.10332534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649665v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Sets for Assume-Guarantee Contracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive and Symbolic Control: Performance and Safety for Non-linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Benberkane</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc51059.2022.9993344⟩</w:t>
+              <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. pp.290-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767014v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Joint Spectral Radius of Shuffled Switched Linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of discrete-time switched linear systems with ω-regular switching sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Aazan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Greco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSCC 2022 - 25th ACM International Conference on Hybrid Systems : Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3501710.3519543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727152v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Abstraction of Monotone Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invariant Sets for Assume-Guarantee Contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Benberkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning for Dynamics and Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc51059.2022.9993344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216643v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic observer-based controller for uncertain nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.A. Apaza-Perez</w:t>
+                <w:t xml:space="preserve">On the Joint Spectral Radius of Shuffled Switched Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Zolghadri</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bayreuth, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04491984v1</w:t>
+                <w:t xml:space="preserve">hal-03727152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Synthesis of Symbolic Controllers for Attractivity Specifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W Alejandro Apaza-Perez</w:t>
+                <w:t xml:space="preserve">Data-Driven Abstraction of Monotone Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Makdesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Learning for Dynamics and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349984v1</w:t>
+                <w:t xml:space="preserve">hal-03216643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy Symbolic Controller for Continuous-Time Systems Based on Safe Set Boundary Exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic observer-based controller for uncertain nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Apaza-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ivanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">A. Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, United States. pp.3410-3415, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190435v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Data-Driven Abstraction of Monotone Systems with Disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Makdesi</w:t>
+                <w:t xml:space="preserve">Compositional Synthesis of Symbolic Controllers for Attractivity Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Alejandro Apaza-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.473⟩</w:t>
+              <w:t xml:space="preserve">IEEE 60th Conference on Decision and Control (CDC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216649v1</w:t>
+                <w:t xml:space="preserve">hal-03349984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy Safety Controller Synthesis with Multi-Scale Adaptive-Sampling Abstractions of Nonlinear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Lazy Symbolic Controller for Continuous-Time Systems Based on Safe Set Boundary Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02554329v1</w:t>
+                <w:t xml:space="preserve">hal-03190435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction of Monotone Systems Based on Feedback Controllers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
+                <w:t xml:space="preserve">Efficient Data-Driven Abstraction of Monotone Systems with Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Makdesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2342⟩</w:t>
+              <w:t xml:space="preserve">7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900533v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Synthesis from Control Programs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Abstraction of Monotone Systems Based on Feedback Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304330⟩</w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935753v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety controller design for incrementally stable switched systems using event-based symbolic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
+                <w:t xml:space="preserve">Lazy Safety Controller Synthesis with Multi-Scale Adaptive-Sampling Abstractions of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02054930v1</w:t>
+                <w:t xml:space="preserve">hal-02554329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Synthesis for Monotone Transition Systems and Directed Safety Specifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena A. Ivanova</w:t>
+                <w:t xml:space="preserve">Formal Synthesis from Control Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Jeju Island, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02281945v2</w:t>
+                <w:t xml:space="preserve">hal-02935753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Approach on Assume-Guarantee Contracts for Safety of Interconnected Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Eqtami</w:t>
+                <w:t xml:space="preserve">Safety controller design for incrementally stable switched systems using event-based symbolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc.2019.8796276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148745v1</w:t>
+                <w:t xml:space="preserve">hal-02054930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized monotonicity-based voltage control of DC microgrids with ZIP loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
+                <w:t xml:space="preserve">Symbolic models for incrementally stable singularly perturbed hybrid affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2019 - 8th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2019.8815249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02208665v1</w:t>
+                <w:t xml:space="preserve">hal-02043303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic models for incrementally stable singularly perturbed hybrid affine systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Kader</w:t>
+                <w:t xml:space="preserve">Decentralized monotonicity-based voltage control of DC microgrids with ZIP loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Zonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NecSys 2019 - 8th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2019.8815249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02043303v1</w:t>
+                <w:t xml:space="preserve">hal-02208665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller Synthesis for Nonlinear Systems with Reachability Specifications Using Monotonicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
+                <w:t xml:space="preserve">A Quantitative Approach on Assume-Guarantee Contracts for Safety of Interconnected Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Eqtami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029740⟩</w:t>
+              <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2019.8796276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286407v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A symbolic approach to voltage stability and power sharing in time-varying DC microgrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient Synthesis for Monotone Transition Systems and Directed Safety Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - European control conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ecc.2019.8796095⟩</w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070070v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Tracking for Linear Time Invariant Systems with a Relay Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Kader</w:t>
+                <w:t xml:space="preserve">Controller Synthesis for Nonlinear Systems with Reachability Specifications Using Monotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030267⟩</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284785v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Composition of Discrete and Continuous-time Assume-Guarantee Contracts for Invariance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A symbolic approach to voltage stability and power sharing in time-varying DC microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Zonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550622⟩</w:t>
+              <w:t xml:space="preserve">ECC 2019 - European control conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2019.8796095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712710v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language constrained stabilization of discrete-time switched linear systems: an LMI approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Reference Tracking for Linear Time Invariant Systems with a Relay Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS 2018 - 6th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899003v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic boundary control synthesis of coupled PDE-ODEs for communication networks under fluid flow modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+                <w:t xml:space="preserve">Language constrained stabilization of discrete-time switched linear systems: an LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8263829⟩</w:t>
+              <w:t xml:space="preserve">ADHS 2018 - 6th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620520v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety control, a quantitative approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Eqtami</w:t>
+                <w:t xml:space="preserve">On the Composition of Discrete and Continuous-time Assume-Guarantee Contracts for Invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid System, ADHS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.032⟩</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818644v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Synthesis for Symbolic Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LMI-based design of dynamic event-triggering mechanism for linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Hybrid Systems: Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3178126.3196957⟩</w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.121-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053194v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract based Design of Symbolic Controllers for Vehicle Platooning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
+                <w:t xml:space="preserve">From dissipativity theory to compositional synthesis of symbolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdalla Swikir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Hybrid Systems: Computation and Control (part of CPS Week)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3178126.3187001⟩</w:t>
+              <w:t xml:space="preserve">Indian Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Kanpur, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/indiancc.2018.8307949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287002v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic models for incrementally stable switched systems with aperiodic time sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Kader</w:t>
+                <w:t xml:space="preserve">Compositional Abstraction-based Synthesis for Cascade Discrete-Time Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpak Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid System, ADHS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.043⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760789v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based design of dynamic event-triggering mechanism for linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+                <w:t xml:space="preserve">Contract based Design of Symbolic Controllers for Vehicle Platooning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619103⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Hybrid Systems: Computation and Control (part of CPS Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.277-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3178126.3187001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268566v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dissipativity theory to compositional synthesis of symbolic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdalla Swikir</w:t>
+                <w:t xml:space="preserve">Symbolic models for incrementally stable switched systems with aperiodic time sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Majid Zamani</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/indiancc.2018.8307949⟩</w:t>
+              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid System, ADHS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620525v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Abstraction-based Synthesis for Cascade Discrete-Time Control Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compositional Synthesis for Symbolic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid System, ADHS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.136-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3178126.3196957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761180v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Controller Synthesis from Hybrid Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
+                <w:t xml:space="preserve">Dynamic boundary control synthesis of coupled PDE-ODEs for communication networks under fluid flow modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Hybrid Systems: Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3178126.3186998⟩</w:t>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.1260-1265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8263829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053179v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Synthesis of Finite Abstractions for Networks of Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdalla Swikir</w:t>
+                <w:t xml:space="preserve">Safety control, a quantitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Eqtami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majid Zamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC '18: 21st International Conference on Hybrid Systems: Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3178126.3187000⟩</w:t>
+              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid System, ADHS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492493v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract Based Design of Symbolic Controllers for Interconnected Multiperiodic Sampled-Data Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
+                <w:t xml:space="preserve">Formal Controller Synthesis from Hybrid Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619099⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.271-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3178126.3186998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857389v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirate Symbolic Models for Incrementally Stable Switched Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Saoud</w:t>
+                <w:t xml:space="preserve">Compositional Synthesis of Finite Abstractions for Networks of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdalla Swikir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.912⟩</w:t>
+              <w:t xml:space="preserve">HSCC '18: 21st International Conference on Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.275-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3178126.3187000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540854v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Triggered Control for Sampled-data Systems using Reachability Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
+                <w:t xml:space="preserve">Contract Based Design of Symbolic Controllers for Interconnected Multiperiodic Sampled-Data Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thao Dang</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.745⟩</w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540847v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of Embedded Controllers Under Timing Contracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Self-Triggered Control for Sampled-data Systems using Reachability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM International Conference on Hybrid Systems: Computation and Control (HSCC 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3049797.3049816⟩</w:t>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540841v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-flow modeling and stability analysis of communication networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+                <w:t xml:space="preserve">Multirate Symbolic Models for Incrementally Stable Switched Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576879v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of O(ε) dwell-time graph for stability of singularly perturbed hybrid linear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Scheduling of Embedded Controllers Under Timing Contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/acc.2017.7963115⟩</w:t>
+              <w:t xml:space="preserve">20th ACM International Conference on Hybrid Systems: Computation and Control (HSCC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States. pp.131 - 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3049797.3049816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538604v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential stabilization of language constrained discrete-time switched linear systems: A geometrical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Fluid-flow modeling and stability analysis of communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294210v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language constrained stabilization of discrete-time switched linear systems: a Lyapunov-Metzler inequalities approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Design of O(ε) dwell-time graph for stability of singularly perturbed hybrid linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7799120⟩</w:t>
+              <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, WA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/acc.2017.7963115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386851v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based stabilization of linear systems of conservation laws using a dynamic triggering condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+                <w:t xml:space="preserve">Exponential stabilization of language constrained discrete-time switched linear systems: A geometrical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2016 - 15th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.2035-2040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ecc.2016.7810591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309675v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and Synthesis of Timing Contracts for Embedded Controllers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
+                <w:t xml:space="preserve">Language constrained stabilization of discrete-time switched linear systems: a Lyapunov-Metzler inequalities approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thao Dang</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC'16: Proceedings of the 19th international conference on hybrid systems: computation and control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2883817.2883827⟩</w:t>
+              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7799120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276251v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of singularly perturbed switched and impulsive linear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Event-based stabilization of linear systems of conservation laws using a dynamic triggering condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379136v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisimilar symbolic models for stochastic switched systems: A discretization-free approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majid Zamani</w:t>
+                <w:t xml:space="preserve">Verification and Synthesis of Timing Contracts for Embedded Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2015 - American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7171014⟩</w:t>
+              <w:t xml:space="preserve">HSCC'16: Proceedings of the 19th international conference on hybrid systems: computation and control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.115-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2883817.2883827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203715v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of singularly perturbed switched and impulsive linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039967⟩</w:t>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7799117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076175v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a singularly perturbed coupled ODE-PDE system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Bisimilar symbolic models for stochastic switched systems: A discretization-free approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402936⟩</w:t>
+              <w:t xml:space="preserve">ACC 2015 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.1923-1928, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7171014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276239v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster: Symbolic Control of Monotone Systems, Application to Ventilation Regulation in Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+                <w:t xml:space="preserve">Stability analysis of a singularly perturbed coupled ODE-PDE system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2015 - 18th ACM International Conference on Hybrid Systems: Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2728606.2728637⟩</w:t>
+              <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492955v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety control with performance guarantees of cooperative systems using compositional abstractions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS 2015 - 5th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.194⟩</w:t>
+              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.3713-3718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180975v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Computation of Lyapunov Function for Hyperbolic PDE using LMI Formulation and Polytopic Embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
+                <w:t xml:space="preserve">Poster: Symbolic Control of Monotone Systems, Application to Ventilation Regulation in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSCC 2015 - 18th ACM International Conference on Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seattle, United States. pp.1817 - 1819, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2728606.2728637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214441v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Verification of Nearly Periodic Impulsive Linear Systems using Reachability Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
+                <w:t xml:space="preserve">Safety control with performance guarantees of cooperative systems using compositional abstractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Dang</w:t>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and Design of Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.200⟩</w:t>
+              <w:t xml:space="preserve">ADHS 2015 - 5th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Oct 2015, Atlanta, GA, United States. pp.317-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276237v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering mechanism using freely selected sensors for linear time-invariant systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Numerical Computation of Lyapunov Function for Hyperbolic PDE using LMI Formulation and Polytopic Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204815v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+                <w:t xml:space="preserve">Stability Verification of Nearly Periodic Impulsive Linear Systems using Reachability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1468-1473, </w:t>
+              <w:t xml:space="preserve">Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Oct 2015, Atlanta, GA, United States. pp.358-363, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988959v2</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative computation of polyhedral invariants sets for polynomial dynamical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin Ben Sassi</w:t>
+                <w:t xml:space="preserve">Triggering mechanism using freely selected sensors for linear time-invariant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sriram Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014 - IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.6348-6353, </w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.4812-4817, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133216v1</w:t>
+                <w:t xml:space="preserve">hal-01204815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of singularly perturbed linear hyperbolic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Iterative computation of polyhedral invariants sets for polynomial dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Ben Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTNS 2014 - 21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2014 - IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.6348-6353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997291v1</w:t>
+                <w:t xml:space="preserve">hal-01133216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximately bisimilar abstractions of incrementally stable finite or infinite dimensional systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014 - IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039483⟩</w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1468-1473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133212v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositionality results for cardiac cell dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximately bisimilar abstractions of incrementally stable finite or infinite dimensional systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Grosu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC '14 - 17th International Conference on Hybrid systems: computation and control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2562059.2562138⟩</w:t>
+              <w:t xml:space="preserve">CDC 2014 - IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.824-829, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133219v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary control synthesis for hyperbolic systems: A singular perturbation approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Approximation of singularly perturbed linear hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MTNS 2014 - 21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144135v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stabilizability conditions for discrete-time switched linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+                <w:t xml:space="preserve">Compositionality results for cardiac cell dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ariful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Murthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Smolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Grosu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040244⟩</w:t>
+              <w:t xml:space="preserve">HSCC '14 - 17th International Conference on Hybrid systems: computation and control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Berlin, Germany. pp.243-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2562059.2562138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084388v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode Sequences as Symbolic States in Abstractions of Incrementally Stable Switched Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Euriell Le Corronc</w:t>
+                <w:t xml:space="preserve">Boundary control synthesis for hyperbolic systems: A singular perturbation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2013 - 52nd Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.2840-2845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00924815v1</w:t>
+                <w:t xml:space="preserve">hal-01144135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximate abstraction approach to safety control of differentially flat systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Colombo</w:t>
+                <w:t xml:space="preserve">On stabilizability conditions for discrete-time switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC13 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.4226-4231, </w:t>
+              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.5469-5474, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7040244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839619v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov stability of a singularly perturbed system of two conservation laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">An approximate abstraction approach to safety control of differentially flat systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPDE 2013 - 1st IFAC Workshop on Control of Systems Modeled by Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130925-3-FR-4043.00050⟩</w:t>
+              <w:t xml:space="preserve">ECC13 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.4226-4231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839621v1</w:t>
+                <w:t xml:space="preserve">hal-00839619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of polynomial dynamical systems on rectangles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin Ben Sassi</w:t>
+                <w:t xml:space="preserve">Mode Sequences as Symbolic States in Abstractions of Incrementally Stable Switched Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euriell Le Corronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC13 - European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2013 - 52nd Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3225-3230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00839615v1</w:t>
+                <w:t xml:space="preserve">hal-00924815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster Abstract: Robust Controlled Invariance for UFAD Regulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+                <w:t xml:space="preserve">Lyapunov stability of a singularly perturbed system of two conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BuildSys 2013 - 5th ACM Workshop on Embedded Systems For Energy ­Efficient Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2528282.2528316⟩</w:t>
+              <w:t xml:space="preserve">CPDE 2013 - 1st IFAC Workshop on Control of Systems Modeled by Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.227-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130925-3-FR-4043.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492943v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new H2-norm Lyapunov function for the stability of a singularly perturbed system of two conservation laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Control of polynomial dynamical systems on rectangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Ben Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760343⟩</w:t>
+              <w:t xml:space="preserve">ECC13 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.658-663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926211v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability and invariance of monotone systems for robust ventilation automation in buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Poster Abstract: Robust Controlled Invariance for UFAD Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760060⟩</w:t>
+              <w:t xml:space="preserve">BuildSys 2013 - 5th ACM Workshop on Embedded Systems For Energy ­Efficient Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rome, Italy. pp.1 - 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2528282.2528316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858715v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov techniques for stabilization of switched linear systems of conservation laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
+                <w:t xml:space="preserve">A new H2-norm Lyapunov function for the stability of a singularly perturbed system of two conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.448-453, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6759922⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3026-3031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926379v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoSyMA: A Tool for Controller Synthesis using Multi-scale Abstractions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebti Mouelhi</w:t>
+                <w:t xml:space="preserve">Controllability and invariance of monotone systems for robust ventilation automation in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregor Gössler</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on Hybrid systems: computation and control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2461328.2461343⟩</w:t>
+              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1289-1294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482406v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Flocking with Random Communication Radius</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Jadbabaie</w:t>
+                <w:t xml:space="preserve">Lyapunov techniques for stabilization of switched linear systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2012 - 2012 American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315594⟩</w:t>
+              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.448-453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6759922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769675v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Analysis of Polynomial Systems Using Linear Programming Relaxations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thao Dang</w:t>
+                <w:t xml:space="preserve">CoSyMA: A Tool for Controller Synthesis using Multi-scale Abstractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebti Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATVA 2012 - 10th International Symposium on Automated Technology for Verification and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th international conference on Hybrid systems: computation and control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Philadelphia, United States. pp.83-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2461328.2461343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00769672v1</w:t>
+                <w:t xml:space="preserve">hal-04482406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity switching controllers for safety using symbolic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reachability Analysis of Polynomial Systems Using Linear Programming Relaxations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Ben Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Testylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATVA 2012 - 10th International Symposium on Automated Technology for Verification and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.137-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00769673v1</w:t>
+                <w:t xml:space="preserve">hal-00769672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov functions for switched linear hyperbolic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Multi-Agent Flocking with Random Communication Radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arastoo Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jadbabaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS 2012 - 4th IFAC conference on Analysis and Design of Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00061⟩</w:t>
+              <w:t xml:space="preserve">ACC 2012 - 2012 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.3871-3876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734469v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering-Based H2-State Aggregation of Positive Networks and Its Application to Reduction of Chemical Master Equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-complexity switching controllers for safety using symbolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426793⟩</w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. pp.82-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769676v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpaceEx: Scalable Verification of Hybrid Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyapunov functions for switched linear hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAV 2011 - 23rd International Conference on Computer Aided Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22110-1_30⟩</w:t>
+              <w:t xml:space="preserve">ADHS 2012 - 4th IFAC conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. pp.382-387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769608v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of switching controllers using approximately bisimilar multiscale abstractions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Cámara</w:t>
+                <w:t xml:space="preserve">Clustering-Based H2-State Aggregation of Positive Networks and Its Application to Reduction of Chemical Master Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Ishizaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Kashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Ichi Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luonan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2011 - 14th International Conference on Hybrid Systems: Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1967701.1967730⟩</w:t>
+              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, HI, United States. pp.4175-4180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665219v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Controller Synthesis for Switched Systems Using Multi-Scale Symbolic Models</w:t>
+                <w:t xml:space="preserve">Synthesis of switching controllers using approximately bisimilar multiscale abstractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC-ECC - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160424⟩</w:t>
+              <w:t xml:space="preserve">HSCC 2011 - 14th International Conference on Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. pp.191-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1967701.1967730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665226v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis using approximately bisimilar abstractions: state-feedback controllers for safety specifications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SpaceEx: Scalable Verification of Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Frehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarshi Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC '10 - 13th ACM International Conference on Hybrid Systems: Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1755952.1755969⟩</w:t>
+              <w:t xml:space="preserve">CAV 2011 - 23rd International Conference on Computer Aided Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Snowbird, UT, United States. pp.379-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22110-1_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769582v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus with constrained convergence rate and time-delays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+                <w:t xml:space="preserve">Safety Controller Synthesis for Switched Systems Using Multi-Scale Symbolic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC TDS 2010 - 9th IFAC Workshop on Time Delay Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20100607-3-CZ-4010.00028⟩</w:t>
+              <w:t xml:space="preserve">CDC-ECC - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.520-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769579v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient conditions for flocking via graph robustness analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.6293-6298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus, flocking and opinion dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus with constrained convergence rate and time-delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summer School of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC TDS 2010 - 9th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100607-3-CZ-4010.00028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770292v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of opinion dynamics for community detection in graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis using approximately bisimilar abstractions: state-feedback controllers for safety specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys'10 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20100913-2-FR-4014.00001⟩</w:t>
+              <w:t xml:space="preserve">HSCC '10 - 13th ACM International Conference on Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Stockholm, Sweden. pp.111-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1755952.1755969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769568v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus with constrained convergence rate: Agreement in communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consensus, flocking and opinion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Summer School of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769604v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis using approximately bisimilar abstractions: time-optimal control problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model of opinion dynamics for community detection in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717756⟩</w:t>
+              <w:t xml:space="preserve">NecSys'10 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.251-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100913-2-FR-4014.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769592v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Analysis of Hybrid Systems Using Support Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+                <w:t xml:space="preserve">Consensus with constrained convergence rate: Agreement in communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAV 2009 - 21st International Conference on Computer Aided Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02658-4_40⟩</w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.6311-6316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769527v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded and unbounded safety verification using bisimulation metrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis using approximately bisimilar abstractions: time-optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2009 - 12th International Conference Hybrid Systems: Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00602-9_30⟩</w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.5893-5898, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00379746v1</w:t>
+                <w:t xml:space="preserve">hal-00769592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic models of control systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reachability Analysis of Hybrid Systems Using Support Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneity in control systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAV 2009 - 21st International Conference on Computer Aided Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.540-554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02658-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770290v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification des systèmes hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded and unbounded safety verification using bisimulation metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École des Journées Doctoriales du GDR MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSCC 2009 - 12th International Conference Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, San Francisco, CA, United States. pp.426-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00602-9_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770289v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles symboliques de systèmes dynamiques pour la conception de systèmes embarqués sûrs</w:t>
+                <w:t xml:space="preserve">Vérification des systèmes hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en hommage à Louis Bolliet : l'Informatique à Venir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">École des Journées Doctoriales du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307089v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes à commutation, stabilité, représentation symbolique et commande</w:t>
+                <w:t xml:space="preserve">Symbolic models of control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail "Systèmes dynamiques hybrides" du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Heterogeneity in control systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770284v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonotope/hyperplane intersection for hybrid systems reachability analysis</w:t>
+                <w:t xml:space="preserve">Systèmes à commutation, stabilité, représentation symbolique et commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2008 - Hybrid Systems: Computation and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupe de Travail "Systèmes dynamiques hybrides" du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00306993v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximately bisimilar symbolic models for incrementally stable switched systems</w:t>
+                <w:t xml:space="preserve">Modèles symboliques de systèmes dynamiques pour la conception de systèmes embarqués sûrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Tabuada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2008 - Hybrid Systems: Computation and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque en hommage à Louis Bolliet : l'Informatique à Venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306990v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion planning for nonlinear systems using hybridizations and robust controllers on simplices</w:t>
+                <w:t xml:space="preserve">Zonotope/hyperplane intersection for hybrid systems reachability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSCC 2008 - Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, St. Louis, MO, United States. pp.215-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78929-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2008.4738758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00379740v1</w:t>
+                <w:t xml:space="preserve">hal-00306993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient reachability analysis for linear systems using support functions</w:t>
+                <w:t xml:space="preserve">Approximately bisimilar symbolic models for incrementally stable switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Tabuada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.0569⟩</w:t>
+              <w:t xml:space="preserve">HSCC 2008 - Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Saint Louis, MO, United States. pp.201-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78929-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307009v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximately bisimilar finite abstractions of stable linear systems</w:t>
+                <w:t xml:space="preserve">Efficient reachability analysis for linear systems using support functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2007 - Hybrid Systems: Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71493-4_20⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.8966-8971, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.0569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00306999v1</w:t>
+                <w:t xml:space="preserve">hal-00307009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate hierarchies of linear control systems</w:t>
+                <w:t xml:space="preserve">Motion planning for nonlinear systems using hybridizations and robust controllers on simplices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George J. Pappas</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC - 46th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2008.4738758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4434071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00307020v1</w:t>
+                <w:t xml:space="preserve">hal-00379740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic models for nonlinear control systems using approximate bisimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximately bisimilar finite abstractions of stable linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Tabuada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC - 46th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSCC 2007 - Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Pisa, Italy. pp.231-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71493-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4434911⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00307012v1</w:t>
+                <w:t xml:space="preserve">hal-00306999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the VAL-AMS project</w:t>
+                <w:t xml:space="preserve">Approximate hierarchies of linear control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Colloque STIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC - 46th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, LA, United States. pp.3727-3732, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4434071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307092v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes algorithmiques pour l'analyse des systèmes hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic models for nonlinear control systems using approximate bisimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Tabuada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du GDR MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC - 46th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, LA, United States. pp.4656-4661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4434911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307096v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical synthesis of hybrid controllers from temporal logics specifications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presentation of the VAL-AMS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2007 - Hybrid Systems: Computation and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grand Colloque STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00306996v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonotope techniques for reachability analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical synthesis of hybrid controllers from temporal logics specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios E. Fainekos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Topics in Computation and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSCC 2007 - Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Pisa, Italy. pp.203-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71493-4_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171716v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of reachable sets of linear time-invariant systems with inputs</w:t>
+                <w:t xml:space="preserve">Méthodes algorithmiques pour l'analyse des systèmes hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oded Maler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Systems: Computation and Control, HSCC 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171555v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate bisimulations for constrained linear systems</w:t>
+                <w:t xml:space="preserve">Zonotope techniques for reachability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control and European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Topics in Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Santa Barbara, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171539v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate bisimulations for nonlinear dynamical systems</w:t>
+                <w:t xml:space="preserve">Hierarchical control using approximate simulation relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control and European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.264-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2006.377051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00171559v1</w:t>
+                <w:t xml:space="preserve">hal-00307028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical control using approximate simulation relations</w:t>
+                <w:t xml:space="preserve">Approximate bisimulations for nonlinear dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.684-689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2006.377051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00307028v1</w:t>
+                <w:t xml:space="preserve">hal-00171559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal logic verification using simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate bisimulations for constrained linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Modelling and Analysis of Timed Systems, FORMATS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.4700-4705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11867340_1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00171560v1</w:t>
+                <w:t xml:space="preserve">hal-00171539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate bisimulation for a class of stochastic hybrid systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient computation of reachable sets of linear time-invariant systems with inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George J. Pappas</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oded Maler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2006.1657467⟩</w:t>
+              <w:t xml:space="preserve">Hybrid Systems: Computation and Control, HSCC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Santa Barbara, United States. pp.257-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11730637_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171556v1</w:t>
+                <w:t xml:space="preserve">hal-00171555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification using simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate bisimulation for a class of stochastic hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agung A. Julius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Systems: Computation and Control, HSCC 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Portland, United States. pp.4724-4729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2006.1657467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11730637_22⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00171538v1</w:t>
+                <w:t xml:space="preserve">hal-00171556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in continuous and hybrid reachability analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Goran Frehse</w:t>
+                <w:t xml:space="preserve">Temporal logic verification using simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios E. Fainekos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computer-Aided Control Systems Design 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.1582 - 1587, </w:t>
+              <w:t xml:space="preserve">Formal Modelling and Analysis of Timed Systems, FORMATS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France. pp.171-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11867340_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307031v1</w:t>
+                <w:t xml:space="preserve">hal-00171560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation metrics for discrete and continuous systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress in continuous and hybrid reachability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Asarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Frehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Topics in Computation and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Computer-Aided Control Systems Design 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.1582 - 1587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171714v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations de simulation approchées pour la vérification des systèmes dynamiques continus et hybrides</w:t>
+                <w:t xml:space="preserve">Approximation metrics for discrete and continuous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail "Systèmes Dynamiques Hybrides"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Topics in Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171715v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate simulation relations for hybrid systems</w:t>
+                <w:t xml:space="preserve">Verification using simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20060607-3-IT-3902.00022⟩</w:t>
+              <w:t xml:space="preserve">Hybrid Systems: Computation and Control, HSCC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Santa Barbara, United States. pp.272-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11730637_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307035v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-triggered implementations of dynamic controllers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations de simulation approchées pour la vérification des systèmes dynamiques continus et hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Embedded Software, EMSOFT'06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupe de travail "Systèmes Dynamiques Hybrides"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171553v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the gap between embedded control models and time-triggered implementations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakan Yazarel</w:t>
+                <w:t xml:space="preserve">Time-triggered implementations of dynamic controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Alur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rajeev Alur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE Real-Time Systems Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Embedded Software, EMSOFT'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Seoul, South Korea. pp.2-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1176887.1176890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RTSS.2005.35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00307047v1</w:t>
+                <w:t xml:space="preserve">hal-00171553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability of uncertain linear systems using zonotopes</w:t>
+                <w:t xml:space="preserve">Approximate simulation relations for hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agung A. Julius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Systems: Computation and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Alghero, Italy. pp.106-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060607-3-IT-3902.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-31954-2_19⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00307003v1</w:t>
+                <w:t xml:space="preserve">hal-00307035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of linear systems: a multiresolution approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the gap between embedded control models and time-triggered implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Yazarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George J. Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Alur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2004.1430311⟩</w:t>
+              <w:t xml:space="preserve">26th IEEE Real-Time Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Miami Beach, United States. pp.111-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTSS.2005.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307049v1</w:t>
+                <w:t xml:space="preserve">hal-00307047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation and stability analysis of limit cycles in piecewise linear hybrid systems</w:t>
+                <w:t xml:space="preserve">Reachability of uncertain linear systems using zonotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Zurich, Switzerland. pp.291-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31954-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)36428-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00307053v1</w:t>
+                <w:t xml:space="preserve">hal-00307003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability analysis of non-linear systems using conservative approximations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal control of linear systems: a multiresolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Systems: Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-36580-X_5⟩</w:t>
+              <w:t xml:space="preserve">43rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Nassau, Bahamas. pp.1806-1811, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2004.1430311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00307007v1</w:t>
+                <w:t xml:space="preserve">hal-00307049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate solutions of ODEs using piecewise linear vector fields</w:t>
+                <w:t xml:space="preserve">Computation and stability analysis of limit cycles in piecewise linear hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Computer Algebra in Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, St Malo, France. pp.181-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)36428-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307056v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reachability analysis of non-linear systems using conservative approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Asarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Prague, Czech Republic. pp.20-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36580-X_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate solutions of ODEs using piecewise linear vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Workshop on Computer Algebra in Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Yalta, Ukraine. pp.107-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of event occurrence in piecewise linear hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Recent Advances in Soft Computing, RASC 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Nottingham, United Kingdom. pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20330,126 +20716,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Subject to Computational and Communication Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 475, 376p., 2018, Lecture Notes in Control and Information Sciences, 978-3-319-78448-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78449-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20459,1529 +20845,1441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Spectral Radius for $$\omega $$-Regular Language-Driven Switched Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Aazan</w:t>
+                <w:t xml:space="preserve">Layers Update of Neural Network Control via Event-Triggering Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid and Networked Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 493, Springer Nature Switzerland, pp.161-178, 2024, Lecture Notes in Control and Information Sciences, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49555-7_7⟩</w:t>
+              <w:t xml:space="preserve">, 493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-272, 2024, Lecture Notes in Control and Information Sciences, 978-3-031-49555-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49555-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527099v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers Update of Neural Network Control via Event-Triggering Mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carla de Souza</w:t>
+                <w:t xml:space="preserve">A Joint Spectral Radius for $$\omega $$-Regular Language-Driven Switched Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid and Networked Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 493, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49555-7_11⟩</w:t>
+              <w:t xml:space="preserve">, 493, Springer Nature Switzerland, pp.161-178, 2024, Lecture Notes in Control and Information Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49555-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527093v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular perturbation approach for linear coupled ODE-PDE systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giorgio Valmorbida and Alexandre Seuret and Islam Boussaada and Rifat Sipahi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Interconnections: Methodology, Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Springer, pp.3-17, 2019, Advances in Delays and Dynamics book series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing contracts for multi-core embedded control systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
+                <w:t xml:space="preserve">Stability analysis of singularly perturbed switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sophie Tarbouriech, Antoine Girard, Laurentiu Hetel. </w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tarbouriech, Sophie and Girard, Antoine and Hetel, Laurentiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control subject to Computational and Communication Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78449-6_6⟩</w:t>
+              <w:t xml:space="preserve">Control Subject to Computational and Communication Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 475, Springer, pp.47-61, 2018, Lecture Notes in Control and Information Sciences, 978-3-319-78448-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78449-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912683v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizability and control co-design for discrete-time switched linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarbouriech, Sophie and Girard, Antoine and Hetel, Laurentiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Subject to Computational and Communication Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 475, Springer, pp.25-46, 2018, Lecture Notes in Control and Information Sciences, 978-3-319-78448-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78449-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of singularly perturbed switched linear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Timing contracts for multi-core embedded control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Tarbouriech, Sophie and Girard, Antoine and Hetel, Laurentiu. </w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Tarbouriech, Antoine Girard, Laurentiu Hetel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Subject to Computational and Communication Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78449-6_3⟩</w:t>
+              <w:t xml:space="preserve">Control subject to Computational and Communication Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 475, Springer, pp.97-118, 2018, Lecture Notes in Control and Information Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78449-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862551v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic synthesis for cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Rungger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Tabuada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raj Rajkumar; Dionisio de Niz; Mark Klein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Addison Wesley, 2017, SEI Series in Software Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for the Analysis of Hybrid Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Frehse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Jard, Olivier H. Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicating Embedded Systems: Software and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2009, Wiley-ISTE, 978-1-84821-143-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour l'analyse des modèles hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Frehse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier H. Roux, Claude Jard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches formelles des systèmes embarqués communicants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2008, Traité IC2, série Informatique et systèmes d'information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Averse Control for Continuous-Time Stochastic System Under Signal Temporal Logic Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+                <w:t xml:space="preserve">Approximate Simulation-based Hierarchical Control of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zirui Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Scarciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363332v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Problem Under Signal Temporal Logic Constraints: A Robust Reformulation using Augmented Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable Sequences of Minimal Length for Discrete-Time Switched Linear Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+                <w:t xml:space="preserve">Feedback stabilization of switched systems under arbitrary switching: A convex characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Alves Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Della Rossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144446v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback stabilization of switched systems under arbitrary switching: A convex characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Della Rossa</w:t>
+                <w:t xml:space="preserve">Characterizing simulation relations through control architectures in abstraction-based control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Calbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21991,213 +22289,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular perturbation approximation of linear hyperbolic systems of balance laws (full version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Gipsa-Lab. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoSyMA: A Tool for Controller Synthesis Using Multi-scale Abstractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebti Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8108, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22207,100 +22505,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Algorithmique des Systèmes Hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22310,91 +22608,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Approaches to Analysis and Control of Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Université de Grenoble, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00908913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22404,91 +22702,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Control of Nonlinear Systems: Safety, Optimization and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. 44th International Summer School of Automatic Control, Grenoble, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22498,206 +22796,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 6th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. P. Maurice H. Heemels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 18th International Conference on Hybrid Systems: Computation and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriram Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Hybrid Systems: Computation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Seattle, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22707,241 +23005,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Advances in Analysis and Design of Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. P. Maurice H. Heemels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on Hybrid Systems: Computation and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fränzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lygeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriram Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, pp.174 - 176, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nahs.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22951,198 +23249,198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial example on symbolic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5110928e070a6511d09db3fb7297037caf12fc0e;origin=https://hal.archives-ouvertes.fr/hal-04395222;visit=swh:1:snp:c47f8fec5c61bb09dc87a99b390dec5e1ce1ee69;anchor=swh:1:rel:daa380504456409c9156cfdd87f1b118f78cde4b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co4Pro: A toolbox for synthesis of Correct by Construction Controllers from Control Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Sinyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5c62ea044ce40b050886271515038cca667a8faf;origin=https://hal.archives-ouvertes.fr/hal-04357662;visit=swh:1:snp:a855a4cf0840212268fcd9c56adc77d479ccfaa4;anchor=swh:1:rel:30a5ae6435d61eaad2cae8b468200e7c1e9b583a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId562"/>
+      <w:footerReference w:type="default" r:id="rId569"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23289,51 +23587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051416v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aitsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101296" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aazan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7467" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Rossa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3391659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658262v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Apaza-Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3385068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Souza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709123v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Makdesi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3346793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04565096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D&#243;rea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Kofman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3394544" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514594v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vehrl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3301842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100849" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04003097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Souza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3242835" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401432v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sinyakov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3205423" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658260v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3227371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257026v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402283v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101215" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933023v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Ivanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109993" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3034274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196511v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361404v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109768" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Swikir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zamani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2020.3001501" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Jagtap" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3050123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533407v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Eqtami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109543" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132070v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2992446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Frehse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-control-071420-081941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cherubini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Ariyur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Broucke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2986590" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-019-00341-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2909731" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Rejeb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860113v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2753039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Khatib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2016.08.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.03.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197426v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2478131" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.10.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185649v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450871" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2499444" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096071v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492058" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.03.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Abate" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.03.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170560v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2366855" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140953952" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276233v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishizaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kashima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Imura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luonan Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.06.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133202v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arastoo Fazeli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jadbabaie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2316994" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2297191" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2013.02.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839608v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11083438X" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2168874" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765687v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Nghiem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George J. Pappas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Alur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331147.2331168" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765682v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331147.2331164" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Ben Sassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.08.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765679v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.01.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622835v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2095315" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765660v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.17.568-578" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.03.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XQSWVSC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Pola" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tabuada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2034922" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379759v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios E. Fainekos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddas Kress-Gazit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.08.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSRQXR9L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379793v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.09.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXGTLGH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.02.021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306977v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung A. Julius" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-007-0029-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X96R46HN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171421v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895849" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171420v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0CQC2SR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157475v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-006-0035-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4580TZZV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306968v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.878717" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228107v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turan Konyalioglu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05230570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Henrique dos Santos Heerdt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ganet--Lepage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mattenet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M. Jungers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641513.3650132" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577237v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.439" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678873v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886590" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642739v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Neymann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.148" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173992v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berthou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jourdas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipin57070.2023.10332534" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178334" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.039" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649665v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519543" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767014v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benberkane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9993344" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Apaza-Perez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combastel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zolghadri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482677" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349984v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Alejandro Apaza-Perez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682817" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ivanova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.483" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216649v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.473" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554329v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2348" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900533v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2342" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935753v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304330" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054930v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796232" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281945v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029784" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148745v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8796276" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02208665v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.148" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043303v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815249" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029740" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070070v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8796095" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284785v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030267" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712710v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550622" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899003v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620520v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263829" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818644v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.032" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053194v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3196957" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287002v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3187001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760789v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.043" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02268566v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619103" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/indiancc.2018.8307949" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761180v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053179v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3186998" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492493v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3187000" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619099" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540854v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.912" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540847v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.745" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540841v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049816" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538604v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963115" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294210v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2016.7810591" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799120" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309675v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276251v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2883817.2883827" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379136v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799117" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203715v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171014" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076175v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039967" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276239v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402936" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492955v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2728606.2728637" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180975v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.194" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214441v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276237v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.200" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204815v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402970" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133216v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sankaranarayanan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040384" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997291v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133212v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039483" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133219v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ariful Islam" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Murthy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Smolka" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Grosu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2562059.2562138" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144135v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039825" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040244" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924815v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760375" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839619v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colombo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669178" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839621v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00050" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839615v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669360" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492943v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2528282.2528316" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926211v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760343" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858715v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760060" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926379v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759922" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482406v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461343" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769675v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315594" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769672v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Testylier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_12" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769673v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00014" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734469v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00061" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769676v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426793" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769608v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Donz&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cotton" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Ray" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22110-1_30" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS8HG00P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665219v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#225;mara" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967701.1967730" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665226v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160424" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769582v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755952.1755969" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769579v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100607-3-CZ-4010.00028" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769600v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717084" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770292v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769568v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00001" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769604v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717635" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769592v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717756" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769527v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02658-4_40" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379746v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00602-9_30" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W60GHMGG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770290v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770289v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307089v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770284v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306993v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78929-1_16" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2JSZX40L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306990v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78929-1_15" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379740v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738758" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307009v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.0569" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306999v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71493-4_20" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V9135CWF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307020v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434071" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307012v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434911" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307092v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307096v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306996v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71493-4_18" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGSSTBNW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171716v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Maler" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11730637_2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171539v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582904" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171559v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582235" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307028v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377051" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171560v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11867340_1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MXPCFWQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171556v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1657467" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171538v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11730637_22" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SW439RCS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307031v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776877" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171714v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171715v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307035v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060607-3-IT-3902.00022" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171553v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1176887.1176890" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Yazarel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS.2005.35" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307003v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31954-2_19" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FXJRHGJB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307049v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2004.1430311" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307053v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36428-5" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307007v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36580-X_5" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-17SF62D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307056v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307055v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818954v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527099v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_7" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527093v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49555-7_11" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_11" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372335v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912683v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856317v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862551v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620555v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rungger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765812v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765809v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144446v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099329v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737441v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jungers" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175825v2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743982v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007064v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908913v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410084v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912654v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Maurice H. Heemels" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170573v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347655v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620539v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fr&#228;nzle" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lygeros" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.07.001" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395222v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5110928e070a6511d09db3fb7297037caf12fc0e;origin=https://hal.archives-ouvertes.fr/hal-04395222;visit=swh:1:snp:c47f8fec5c61bb09dc87a99b390dec5e1ce1ee69;anchor=swh:1:rel:daa380504456409c9156cfdd87f1b118f78cde4b;path=/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357662v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c62ea044ce40b050886271515038cca667a8faf;origin=https://hal.archives-ouvertes.fr/hal-04357662;visit=swh:1:snp:a855a4cf0840212268fcd9c56adc77d479ccfaa4;anchor=swh:1:rel:30a5ae6435d61eaad2cae8b468200e7c1e9b583a;path=/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602625v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Zhao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101723" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144446v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.113013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051416v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aitsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101296" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aazan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Rossa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3391659" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7467" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658262v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Apaza-Perez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3385068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Souza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105715" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04565096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D&#243;rea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Kofman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3394544" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709123v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Makdesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3346793" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514594v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401432v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sinyakov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3205423" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vehrl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3301842" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04003097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Souza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3242835" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658260v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3227371" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257026v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110434" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402283v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2022.101215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933023v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Ivanova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3034274" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361404v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196511v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalla Swikir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zamani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2020.3001501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Jagtap" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2021.3050123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533407v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Eqtami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109543" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132070v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2020.2992446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Frehse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-control-071420-081941" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cherubini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Ariyur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Broucke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2986590" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-019-00341-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2909731" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Rejeb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2753039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Khatib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2016.08.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.03.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.10.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197426v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2478131" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309671v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185649v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2450871" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2499444" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096071v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.03.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140953952" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2366855" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Abate" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.03.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishizaki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kashima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Imura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luonan Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.06.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arastoo Fazeli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jadbabaie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2014.2316994" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845766v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2297191" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2013.02.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11083438X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2168874" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765686v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331147.2331164" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Nghiem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George J. Pappas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Alur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331147.2331168" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765673v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Ben Sassi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.08.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.01.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2095315" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.17.568-578" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765598v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.03.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XQSWVSC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Pola" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tabuada" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2034922" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379759v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios E. Fainekos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddas Kress-Gazit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSRQXR9L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.09.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXGTLGH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379755v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.02.021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung A. Julius" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-007-0029-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X96R46HN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895849" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.019" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157475v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-006-0035-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4580TZZV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306968v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.878717" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363332v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Lai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turan Konyalioglu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333296v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aspeel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05230570v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Henrique dos Santos Heerdt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ganet--Lepage" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577237v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.439" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527089v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mattenet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M. Jungers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641513.3650132" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678873v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886590" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642739v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Neymann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.148" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072014v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178334" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173992v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berthou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jourdas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipin57070.2023.10332534" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708834v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.039" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649665v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519543" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benberkane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9993344" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491984v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Apaza-Perez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combastel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zolghadri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482677" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349984v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Alejandro Apaza-Perez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682817" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190435v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ivanova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.483" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216649v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.473" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900533v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2342" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554329v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2348" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935753v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304330" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054930v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796232" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815249" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02208665v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.148" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148745v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8796276" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281945v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029784" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286407v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029740" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070070v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8796095" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284785v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030267" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899003v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712710v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550622" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02268566v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619103" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620525v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/indiancc.2018.8307949" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761180v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287002v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3187001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760789v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.043" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053194v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3196957" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620520v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263829" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818644v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.032" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3186998" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492493v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178126.3187000" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857389v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619099" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540847v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.745" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540854v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.912" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540841v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049816" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576879v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538604v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963115" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2016.7810591" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386851v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799120" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309675v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2883817.2883827" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379136v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799117" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203715v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7171014" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276239v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402936" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076175v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039967" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492955v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2728606.2728637" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180975v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.194" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214441v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276237v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.200" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204815v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402970" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sankaranarayanan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040384" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133212v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039483" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997291v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133219v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ariful Islam" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Murthy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Smolka" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Grosu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2562059.2562138" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144135v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039825" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084388v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040244" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839619v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colombo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669178" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924815v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760375" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839621v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00050" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839615v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669360" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492943v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2528282.2528316" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926211v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760343" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858715v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760060" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926379v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759922" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482406v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461343" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769672v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Testylier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_12" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769675v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315594" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769673v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00014" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734469v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00061" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769676v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426793" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665219v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#225;mara" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967701.1967730" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769608v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Donz&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cotton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Ray" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22110-1_30" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZS8HG00P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665226v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160424" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769600v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717084" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769579v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100607-3-CZ-4010.00028" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769582v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755952.1755969" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769568v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00001" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769604v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717635" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769592v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717756" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769527v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02658-4_40" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379746v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00602-9_30" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W60GHMGG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770289v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770290v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770284v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307089v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306993v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78929-1_16" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2JSZX40L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306990v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78929-1_15" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307009v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.0569" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379740v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738758" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306999v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71493-4_20" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V9135CWF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307020v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434071" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307012v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434911" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307092v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306996v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71493-4_18" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGSSTBNW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307096v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171716v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307028v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377051" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171559v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582235" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171539v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582904" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171555v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Maler" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11730637_2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171556v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1657467" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171560v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11867340_1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MXPCFWQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307031v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776877" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171714v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171538v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11730637_22" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SW439RCS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171715v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171553v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1176887.1176890" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307035v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060607-3-IT-3902.00022" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307047v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Yazarel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS.2005.35" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307003v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31954-2_19" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FXJRHGJB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307049v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2004.1430311" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307053v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36428-5" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307007v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36580-X_5" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-17SF62D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307056v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307055v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818954v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527093v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49555-7_11" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_11" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527099v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_7" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372335v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862551v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_3" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856317v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912683v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_6" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620555v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rungger" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765812v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765809v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600783v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Niu" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Scarciotti" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199224v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099329v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737441v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jungers" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175825v2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743982v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007064v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908913v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410084v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912654v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Maurice H. Heemels" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170573v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347655v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620539v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fr&#228;nzle" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lygeros" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.07.001" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395222v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5110928e070a6511d09db3fb7297037caf12fc0e;origin=https://hal.archives-ouvertes.fr/hal-04395222;visit=swh:1:snp:c47f8fec5c61bb09dc87a99b390dec5e1ce1ee69;anchor=swh:1:rel:daa380504456409c9156cfdd87f1b118f78cde4b;path=/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357662v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c62ea044ce40b050886271515038cca667a8faf;origin=https://hal.archives-ouvertes.fr/hal-04357662;visit=swh:1:snp:a855a4cf0840212268fcd9c56adc77d479ccfaa4;anchor=swh:1:rel:30a5ae6435d61eaad2cae8b468200e7c1e9b583a;path=/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>