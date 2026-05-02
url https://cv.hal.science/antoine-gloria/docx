--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -100,1812 +100,1812 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscosity of semi-dilute suspensions</w:t>
+                <w:t xml:space="preserve">Scaling limit of the homogenization commutator for correlated coefficient fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/slsedp.155⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.1179-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-AAP1705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878859v1</w:t>
+                <w:t xml:space="preserve">hal-03456108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative homogenization theory for random suspensions in steady Stokes flow</w:t>
+                <w:t xml:space="preserve">A short proof of Gevrey regularity for homogenized coefficients of the Poisson point process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 360 (G8), pp.909-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jep.204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03456187v1</w:t>
+                <w:t xml:space="preserve">hal-03874278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation of random suspensions and the effect of hyperuniformity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of PDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40818-021-00115-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short proof of Gevrey regularity for homogenized coefficients of the Poisson point process</w:t>
+                <w:t xml:space="preserve">Effective viscosity of semi-dilute suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/slsedp.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03874278v1</w:t>
+                <w:t xml:space="preserve">hal-03878859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limit of the homogenization commutator for correlated coefficient fields</w:t>
+                <w:t xml:space="preserve">Quantitative homogenization theory for random suspensions in steady Stokes flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (2), pp.1179-1209. </w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1183-1244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-AAP1705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/jep.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456108v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate normal forms via Floquet-Bloch theory: Nehorosev stability for linear waves in quasiperiodic media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Scalar Version of the Caflisch‐Luke Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Shirley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-021-03966-7⟩</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (7), pp.1403-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpa.21970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876846v3</w:t>
+                <w:t xml:space="preserve">hal-03874279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of elasto-dielectrics by homogenization of active charges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corrector equations in fluid mechanics: Effective viscosity of colloidal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitia Duerinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Lopez-Pamies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2021.10.002⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.1025-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-020-01589-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874276v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative estimates in stochastic homogenization for correlated coefficient fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approximate normal forms via Floquet-Bloch theory: Nehorosev stability for linear waves in quasiperiodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitia Duerinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felix Otto</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Shirley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/apde.2021.14.2497⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 383 (2), pp.633-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-021-03966-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874275v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876846v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrector equations in fluid mechanics: Effective viscosity of colloidal suspensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhancement of elasto-dielectrics by homogenization of active charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lopez-Pamies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-020-01589-1⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.392-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2021.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456090v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalar Version of the Caflisch‐Luke Paradox</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantitative estimates in stochastic homogenization for correlated coefficient fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neukamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 74 (7), pp.1403-1452. </w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.2497-2537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpa.21970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/apde.2021.14.2497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874279v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From statistical polymer physics to nonlinear elasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robustness of the pathwise structure of fluctuations in stochastic homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitia Duerinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Ruf</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-019-01487-1⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (1-2), pp.531-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-020-00983-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876841v1</w:t>
+                <w:t xml:space="preserve">hal-01876842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale functional inequalities in probability: constructive approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From statistical polymer physics to nonlinear elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cicalese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ruf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.825-872. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.1127-1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ahl.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-019-01487-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633040v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of fluctuations in stochastic homogenization</w:t>
+                <w:t xml:space="preserve">Multiscale functional inequalities in probability: constructive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 377, pp.259-306. </w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.825-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-020-03722-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ahl.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398515v1</w:t>
+                <w:t xml:space="preserve">hal-01633040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale functional inequalities in probability: concentration properties</w:t>
+                <w:t xml:space="preserve">The structure of fluctuations in stochastic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (133-157), </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 377, pp.259-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v17-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-020-03722-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633041v2</w:t>
+                <w:t xml:space="preserve">hal-01398515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regularity theory for random elliptic operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiscale functional inequalities in probability: concentration properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitia Duerinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 88, pp.99-170. </w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (133-157), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00032-020-00309-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v17-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093368v1</w:t>
+                <w:t xml:space="preserve">hal-01633041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of the pathwise structure of fluctuations in stochastic homogenization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A regularity theory for random elliptic operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neukamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178 (1-2), pp.531-566. </w:t>
+              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.99-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-020-00983-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00032-020-00309-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876842v2</w:t>
+                <w:t xml:space="preserve">hal-01093368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Strong Ellipticity Through Homogenization in 2D Linear Elasticity: A Phase Diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A remark on a surprising result by Bourgain in homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitia Duerinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Ruf</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Lemm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-018-1290-9⟩</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (12), pp.1345-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2019.1638934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876877v1</w:t>
+                <w:t xml:space="preserve">hal-03874280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remark on a surprising result by Bourgain in homogenization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loss of Strong Ellipticity Through Homogenization in 2D Linear Elasticity: A Phase Diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Lemm</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ruf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (12), pp.1345-1357. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231, pp.845-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03605302.2019.1638934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-018-1290-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874280v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time homogenization and asymptotic ballistic transport of classical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (3), pp.703-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,148 +1933,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449353v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic homogenization of nonconvex unbounded integral functionals with convex growth</w:t>
+                <w:t xml:space="preserve">Analyticity of homogenized coefficients under Bernoulli perturbations and the Clausius-Mossotti formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 221 (3), pp.1511--1584. </w:t>
+              <w:t xml:space="preserve">, 2016, 220 (1), pp.297--361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-016-0992-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-015-0933-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192752v1</w:t>
+                <w:t xml:space="preserve">hal-01138797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the resonance error in numerical homogenisation II: correctors and extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Habibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2115,161 +2115,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyticity of homogenized coefficients under Bernoulli perturbations and the Clausius-Mossotti formulas</w:t>
+                <w:t xml:space="preserve">Stochastic homogenization of nonconvex unbounded integral functionals with convex growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 220 (1), pp.297--361. </w:t>
+              <w:t xml:space="preserve">, 2016, 221 (3), pp.1511--1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-015-0933-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-016-0992-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138797v1</w:t>
+                <w:t xml:space="preserve">hal-01192752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded correctors in almost periodic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomo Kuusi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2329,51 +2329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropy prohibits the loss of strong ellipticity through homogenization in linear elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles A Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 354, pp.1139 - 1144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2407,51 +2407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative central limit theorem for the effective conductance on the discrete torus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Nolen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2511,51 +2511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of a constitutive law for rubber from in silico experiments using Ogden's laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya de Buhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,161 +2609,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal quantitative two-scale expansion in stochastic homogenization of discrete elliptic equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Foundation, analysis, and numerical investigation of a variational network-based model for rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felix Otto</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vidrascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (2), pp.325-346. </w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), pp.1--31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2013110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00161-012-0281-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863488v2</w:t>
+                <w:t xml:space="preserve">hal-00673406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When are increment-stationary random point sets stationary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (30), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2791,174 +2791,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863414v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundation, analysis, and numerical investigation of a variational network-based model for rubber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An optimal quantitative two-scale expansion in stochastic homogenization of discrete elliptic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Vidrascu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neukamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (1), pp.1--31. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (2), pp.325-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-012-0281-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673406v2</w:t>
+                <w:t xml:space="preserve">hal-00863488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative estimates on the periodic approximation of the corrector in stochastic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2986,343 +2986,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical homogenization of a nonlinearly coupled elliptic-parabolic system, reduced basis method, and application to nuclear waste storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Random parking, Euclidean functionals, and rubber elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Goudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stella Krell</w:t>
+                <w:t xml:space="preserve">Mathew Penrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202513500395⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 321 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-013-1725-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674519v2</w:t>
+                <w:t xml:space="preserve">hal-00675037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative version of the Kipnis-Varadhan theorem and Monte-Carlo approximation of homogenized coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mourrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.1544-1583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/12-AAP880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00579424v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random parking, Euclidean functionals, and rubber elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical homogenization of a nonlinearly coupled elliptic-parabolic system, reduced basis method, and application to nuclear waste storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew Penrose</w:t>
+                <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 321 (1), pp.31. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (13), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-013-1725-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202513500395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675037v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation of solutions to linear elliptic equations with noisy diffusion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (2), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,239 +3350,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of effective coefficients in stochastic homogenization of discrete elliptic equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An optimal error estimate in stochastic homogenization of discrete elliptic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.1-38. </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2011018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/10-AAP745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00510514v3</w:t>
+                <w:t xml:space="preserve">inria-00457020v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal error estimate in stochastic homogenization of discrete elliptic equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical approximation of effective coefficients in stochastic homogenization of discrete elliptic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (1), pp.1-28. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/10-AAP745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2011018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00457020v3</w:t>
+                <w:t xml:space="preserve">inria-00510514v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral measure and approximation of homogenized coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mourrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 154, pp.287-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3616,51 +3616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical homogenization: survey, new results, and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.50-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3688,239 +3688,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutability of homogenization and linearization at identity in finite elasticity and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reduction of the resonance error. Part 1: Approximation of homogenized coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Neukamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28, pp.941-964. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (8), pp.1601-1630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2011.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511005507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540615v1</w:t>
+                <w:t xml:space="preserve">inria-00457159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the resonance error. Part 1: Approximation of homogenized coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Commutability of homogenization and linearization at identity in finite elasticity and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neukamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (8), pp.1601-1630. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.941-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202511005507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00457159v1</w:t>
+                <w:t xml:space="preserve">inria-00540615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semigroup stability of finite difference schemes for multidimensional hyperbolic initial boundary value problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (273), pp.165-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3967,64 +3967,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral representation results for energies defined on stochastic lattices and application to nonlinear elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alicandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cicalese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 200, pp.881-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4058,64 +4058,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal variance estimate in stochastic homogenization of discrete elliptic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (3), pp.779-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4143,642 +4143,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383953v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New counterexamples to the cell formula in nonconvex homogenization</w:t>
+                <w:t xml:space="preserve">A partitioned Newton method for the interaction of a fluid and a 3D shell structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Barchiesi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vidrascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-009-0226-9⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (5-7), pp.479-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.19.479-512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767100v1</w:t>
+                <w:t xml:space="preserve">hal-00701792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partitioned Newton method for the interaction of a fluid and a 3D shell structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New counterexamples to the cell formula in nonconvex homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marco Barchiesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Vidrascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (5-7), pp.479-512. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195, pp.991-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejcm.19.479-512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-009-0226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701792v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical framework for numerical homogenization - Part II: windowing and oversampling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exact bounds on the effective behaviour of a conducting discrete polycrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Braides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (1), pp.274-293. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/070683143⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 6 (4), pp.1198-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/06067184X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00132118v4</w:t>
+                <w:t xml:space="preserve">hal-00766730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational description of bulk energies for bounded and unbounded spin systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stochastic diffeomorphisms and homogenization of multiple integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (abn001), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abn001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/8/008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766738v1</w:t>
+                <w:t xml:space="preserve">inria-00176568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic diffeomorphisms and homogenization of multiple integrals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An analytical framework for numerical homogenization - Part II: windowing and oversampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.274-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/070683143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/amrx/abn001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00176568v2</w:t>
+                <w:t xml:space="preserve">inria-00132118v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact bounds on the effective behaviour of a conducting discrete polycrystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variational description of bulk energies for bounded and unbounded spin systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alicandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cicalese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (4), pp.1198-1216. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.1881-1910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/06067184X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/8/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766730v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical derivation of a rubber-like stored energy functional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alicandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cicalese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 345 (8), pp.479-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4812,51 +4812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct approach to numerical homogenization in finite elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (1), pp.109-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4881,51 +4881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical framework for the numerical homogenization of monotone elliptic operators and quasiconvex energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (3), pp.996-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5004,64 +5004,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of the Böl-Reese discrete model for rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alicandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cicalese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Models and Discrete Systems CMDS 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5144,51 +5144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Bernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5219,51 +5219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Clausius-Mossotti formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5279,220 +5279,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum percolation in stochastic homogenization and the effective viscosity problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantitative nonlinear homogenization: control of oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456192v1</w:t>
+                <w:t xml:space="preserve">hal-03874284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative nonlinear homogenization: control of oscillations</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continuum percolation in stochastic homogenization and the effective viscosity problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitia Duerinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clozeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03874284v1</w:t>
+                <w:t xml:space="preserve">hal-03456192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Einstein's effective viscosity formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5527,51 +5527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted second-order Poincaré inequalities: Application to RSA models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitia Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5589,64 +5589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The corrector in stochastic homogenization: optimal rates, stochastic integrability, and fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5664,64 +5664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative theory in stochastic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5771,77 +5771,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of ergodicity in stochastic homogenization: optimal bounds via spectral gap on Glauber dynamics --- long version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Neukamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2013, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5863,77 +5863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A partitioned Newton method for the interaction of a fluid and a 3D shell structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vidrascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6000,51 +6000,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling and numerical methods in nonlinear elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. Ecole des Ponts ParisTech, 2007. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6103,51 +6103,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative results in stochastic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gloria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université des Sciences et Technologie de Lille - Lille I, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitia Duerinckx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gloria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456187v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.204" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-021-00115-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.354" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fischer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876846v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Shirley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-03966-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francfort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.10.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neukamm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Otto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.2497" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01589-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21970" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cicalese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ruf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01487-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633040v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.47" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03722-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633041v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v17-06" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-020-00309-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876842v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-020-00983-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1290-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lemm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1638934" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449353v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2395" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-0992-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933234v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Habibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-015-9246-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0933-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Armstrong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Kuusi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-1004-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Francfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.09.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nolen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vidrascu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.02.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863488v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863414v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-3288" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673406v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-012-0281-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674519v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500395" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579424v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mourrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AAP880" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Penrose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1725-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674445v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2012.715319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510514v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457020v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AAP745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510513v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-011-0370-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201237002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.07.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005507" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-10-02368-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alicandro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0378-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383953v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP571" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barchiesi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-009-0226-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.479-512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132118v4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070683143" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/8/008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176568v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abn001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Braides" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/06067184X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060649112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166846v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bernou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clozeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456138v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00166171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitia Duerinckx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gloria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-021-00115-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456187v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21970" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-020-01589-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876846v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Shirley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-03966-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francfort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lopez-Pamies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.10.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neukamm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Otto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.2497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876842v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-020-00983-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cicalese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ruf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01487-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633040v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03722-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633041v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v17-06" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-020-00309-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lemm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1638934" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1290-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449353v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2395" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0933-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933234v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Habibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-015-9246-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-0992-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Armstrong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Kuusi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-1004-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Francfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.09.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nolen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vidrascu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.02.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673406v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-012-0281-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863414v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-3288" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863488v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Penrose" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-013-1725-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579424v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mourrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AAP880" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674519v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500395" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674445v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2012.715319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457020v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AAP745" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510514v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510513v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-011-0370-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201237002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005507" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.07.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-10-02368-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alicandro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0378-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383953v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP571" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.479-512" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767100v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barchiesi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-009-0226-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766730v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Braides" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/06067184X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176568v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abn001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132118v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070683143" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/8/008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060649112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166846v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bernou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874284v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clozeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456138v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00166171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>