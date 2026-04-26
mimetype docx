--- v0 (2026-03-26)
+++ v1 (2026-04-26)
@@ -100,386 +100,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online robust covariance matrix estimation and outlier detection</w:t>
+                <w:t xml:space="preserve">Complexity reduction in online stochastic Newton methods with potential O(N d) total cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Guillot</w:t>
+                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
+                <w:t xml:space="preserve">Bruno Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450879v1</w:t>
+                <w:t xml:space="preserve">hal-05493562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity reduction in online stochastic Newton methods with potential O(N d) total cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Convergence of Multi-Level Markov Chain Monte Carlo Adaptive Stochastic Gradient Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Portier</w:t>
+                <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+                <w:t xml:space="preserve">Julien Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobihan Surendran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493562v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Multi-Level Markov Chain Monte Carlo Adaptive Stochastic Gradient Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Online robust covariance matrix estimation and outlier detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lang</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05484300v1</w:t>
+                <w:t xml:space="preserve">hal-05450879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online and Offline Robust Multivariate Linear Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -497,90 +497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-asymptotic Analysis of Biased Adaptive Stochastic Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobihan Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -611,51 +611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing Entropic Regularization Averaged Gradient for Semi-Discrete Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Genans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -699,77 +699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Full Adagrad algorithm with O(Nd) operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -800,51 +800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Optimization in Semi-Discrete Optimal Transport: Convergence Analysis and Minimax Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Genans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -888,77 +888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Convergence Guarantees for Variational Autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobihan Surendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -976,77 +976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online estimation of the inverse of the Hessian for stochastic optimization with application to universal stochastic Newton algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1064,64 +1064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A penalized criterion for selecting the number of clusters for K-medians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobihan Surendran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1133,259 +1133,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771959v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Discrete Optimal Transport: Nearly Minimax Estimation With Stochastic Gradient Descent and Adaptive Entropic Regularization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On Adaptive Stochastic Optimization for Streaming Data: A Newton's Method with O(dN) Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Wintenberger</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Werge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584552v2</w:t>
+                <w:t xml:space="preserve">hal-04308712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Adaptive Stochastic Optimization for Streaming Data: A Newton's Method with O(dN) Operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Semi-Discrete Optimal Transport: Nearly Minimax Estimation With Stochastic Gradient Descent and Adaptive Entropic Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Genans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicklas Werge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04308712v2</w:t>
+                <w:t xml:space="preserve">hal-04584552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixture of ellipsoidal densities for 3D data modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brazey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1403,51 +1403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online stochastic Newton methods for estimating the geometric median and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1478,51 +1478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non asymptotic analysis of Adaptive stochastic gradient algorithms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tarrago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1553,64 +1553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from time-dependent streaming data with online stochastic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicklas Werge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1641,64 +1641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust model-based clustering based on the geometric median and the Median Covariation Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -1720,77 +1720,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive ridge regression using second-order stochastic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1808,64 +1808,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Asymptotic Analysis of Stochastic Approximation Algorithms for Streaming Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicklas Werge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1896,51 +1896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence in quadratic mean of averaged stochastic gradient algorithms without strong convexity nor bounded gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1971,64 +1971,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient Averaged Stochastic Gauss-Newton algorithm for estimating parameters of non linear regressions models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2046,51 +2046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering transformed compositional data using K-means, with applications in gene expression and bicycle sharing system data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,64 +2170,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Asymptotic Analysis of Stochastic Approximation Algorithms for Streaming Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicklas Werge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2287,51 +2287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the asymptotic rate of convergence of Stochastic Newton algorithms and their Weighted Averaged versions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2365,51 +2365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view cluster aggregation and splitting, with an application to multi-omic breast cancer data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,51 +2469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the rates of convergence of Parallelized Averaged Stochastic Gradient Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (1), pp.348-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2664,51 +2664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lp and almost sure rates of convergence of averaged stochastic gradient algorithms: locally strongly convex objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.841-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2820,51 +2820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering transformed compositional data using K-means, with applications in gene expression and bicycle sharing system data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,252 +2918,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An averaged projected Robbins-Monro algorithm for estimating the parameters of a truncated spherical distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Portier</w:t>
+                <w:t xml:space="preserve">Online estimation of the geometric median in Hilbert spaces : non asymptotic confidence balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/17-EJS1276⟩</w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (2), pp.591 - 614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-AOS1460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591601v1</w:t>
+                <w:t xml:space="preserve">hal-01555593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of the geometric median in Hilbert spaces : non asymptotic confidence balls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peggy Cénac</w:t>
+                <w:t xml:space="preserve">An averaged projected Robbins-Monro algorithm for estimating the parameters of a truncated spherical distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
+                <w:t xml:space="preserve">Bruno Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (2), pp.591 - 614. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.1890 - 1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/16-AOS1460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/17-EJS1276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555593v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast estimation of the median covariation matrix with application to online robust principal components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3210,51 +3210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the geometric median in Hilbert spaces with stochastic gradient algorithms: $L^p$ and almost sure rates of convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.209 - 222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3333,51 +3333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture models as a useful tool for identifying co-expressed genes from RNA-seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,51 +3579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">coseq: An R/Bioconductor package for co-expression analyses of RNA-seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3706,51 +3706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">maskmeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4053,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Portier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobihan Surendran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560889v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435027v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fermanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Genans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wintenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560729v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745733v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391570v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771959v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584552v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308712v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Werge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brazey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarrago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858834v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343481v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876141v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008212v5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00442-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOAS1317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saadane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1764557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1261717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2019.01.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511574v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1276" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-016-0519-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.09.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumona P. Dhara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava J. Udvadia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661539v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOS053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Portier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobihan Surendran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450879v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560889v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435027v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fermanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Genans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wintenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560729v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745733v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391570v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771959v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308712v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Werge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584552v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brazey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarrago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858834v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343481v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876141v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008212v5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00442-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOAS1317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saadane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1764557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1261717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2019.01.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511574v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-016-0519-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.09.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumona P. Dhara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava J. Udvadia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661539v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOS053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>