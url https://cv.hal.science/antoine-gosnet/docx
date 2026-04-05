--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -100,187 +100,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu Nacima Baron, Nils Le Bot, Pauline Detarvernier, La nouvelle nature des gares , Saint-Denis, Presses universitaires de Vincennes (GéoTraverses), 2024, 230 p.</w:t>
+                <w:t xml:space="preserve">A mega-rescaling-project: state powers and intra-state conflicts in the development of the Grand Paris Express station districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.95-96. </w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Regions, Economy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.141.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cjres/rsaf007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472098v1</w:t>
+                <w:t xml:space="preserve">halshs-05085517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mega-rescaling-project: state powers and intra-state conflicts in the development of the Grand Paris Express station districts</w:t>
+                <w:t xml:space="preserve">Compte rendu Nacima Baron, Nils Le Bot, Pauline Detarvernier, La nouvelle nature des gares , Saint-Denis, Presses universitaires de Vincennes (GéoTraverses), 2024, 230 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Regions, Economy and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.95-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cjres/rsaf007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.141.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05085517v1</w:t>
+                <w:t xml:space="preserve">hal-05472098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre métropolisation et développement local : la construction du campus Condorcet dans la Plaine Saint-Denis</w:t>
               </w:r>
@@ -1034,234 +1034,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04199564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coercivité des documents d’urbanisme en contexte métropolitain. Recompositions institutionnelles des modes d’administration et de production du logement au sein des quartiers de gare du Grand Paris Express</w:t>
+                <w:t xml:space="preserve">Mesurer les dynamiques de polarisation fiscale en Île-de-France au prisme d’un dispositif de péréquation, le cas du FSRIF (2014-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études du CIST « Droit(s) et Territoire(s) regards croisés des sciences juridiques et territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953923v1</w:t>
+                <w:t xml:space="preserve">hal-03740250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les dynamiques de polarisation fiscale en Île-de-France au prisme d’un dispositif de péréquation, le cas du FSRIF (2014-2021)</w:t>
+                <w:t xml:space="preserve">Housing Production and Grand Paris Express Stations. Processes of Territorialization around Railway Station Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Union Géographique Internationale (UGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740250v1</w:t>
+                <w:t xml:space="preserve">hal-03740225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing Production and Grand Paris Express Stations. Processes of Territorialization around Railway Station Infrastructures</w:t>
+                <w:t xml:space="preserve">La coercivité des documents d’urbanisme en contexte métropolitain. Recompositions institutionnelles des modes d’administration et de production du logement au sein des quartiers de gare du Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Géographique Internationale (UGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études du CIST « Droit(s) et Territoire(s) regards croisés des sciences juridiques et territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740225v1</w:t>
+                <w:t xml:space="preserve">hal-03953923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1510,51 +1510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.141.0095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cjres/rsaf007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05213540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cjres/rsaf007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.141.0095" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05213540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>