--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -66,405 +66,539 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mega-rescaling-project: state powers and intra-state conflicts in the development of the Grand Paris Express station districts</w:t>
+                <w:t xml:space="preserve">Affordable housing, finance and the state: Towards a global urban comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tom Gillespie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffael Beier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Grazioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Regions, Economy and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cjres/rsaf007⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00420980261436336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05085517v1</w:t>
+                <w:t xml:space="preserve">halshs-05595452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu Nacima Baron, Nils Le Bot, Pauline Detarvernier, La nouvelle nature des gares , Saint-Denis, Presses universitaires de Vincennes (GéoTraverses), 2024, 230 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A mega-rescaling-project: state powers and intra-state conflicts in the development of the Grand Paris Express station districts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.141.0095⟩</w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Regions, Economy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cjres/rsaf007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05472098v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05085517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre métropolisation et développement local : la construction du campus Condorcet dans la Plaine Saint-Denis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compte rendu Nacima Baron, Nils Le Bot, Pauline Detarvernier, La nouvelle nature des gares , Saint-Denis, Presses universitaires de Vincennes (GéoTraverses), 2024, 230 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.141.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03839246v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre métropolisation et développement local : la construction du campus Condorcet dans la Plaine Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Fernández Agueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03839246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les défis du Campus Condorcet. Attractivité métropolitaine et insertion locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03426479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -474,788 +608,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescaling the Metropolitan Transition : Affordable Housing Production in Strategic Metropolitan Districts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coproduction et circulation des élites : la mission de préfiguration de la SGP comme laboratoire d’hybridation institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENHR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marne la Vallée (Ile de France), France</w:t>
+              <w:t xml:space="preserve">Politiques du logement Les patrons font-ils la loi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05213540v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coproduction et circulation des élites : la mission de préfiguration de la SGP comme laboratoire d’hybridation institutionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Social Housing, Metropolitan Transition and Environmental Constraints around Grand Paris Express Stations Districts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques du logement Les patrons font-ils la loi ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">The Climate Crisis: making cities resilient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Journal of Regions, Economy and Society Conference, Jul 2025, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472202v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05239687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Housing, Metropolitan Transition and Environmental Constraints around Grand Paris Express Stations Districts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rescaling the Metropolitan Transition : Affordable Housing Production in Strategic Metropolitan Districts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Climate Crisis: making cities resilient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Journal of Regions, Economy and Society Conference, Jul 2025, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">ENHR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marne la Vallée (Ile de France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05239687v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05213540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production immobilière sociale et quartiers de gare du Grand Paris Express. Une approche par les données pour révéler les contradictions des politiques de mixité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les données immobilières au croisement de l'action et de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Chauvel, K. Poisson, M. Maisnonobe, H. Pecout, UMR Géographie-cités, Sep 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05299094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole en morceaux ? Sur-gouvernance et résidualisation de la production de logements sociaux dans les quartiers de gare du Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions territoriales Recherche et action publique en contexte d’incertitudes et de tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des quartiers en transition : politiques du logement et métropolisation intra-urbaine dans les quartiers desservis par le Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de sociologie de l’urbain et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT9, Oct 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescaling(s) of the state(s) In housing production: intra-state conflicts in the development of the Grand Paris Express station districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Paris, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04642974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do as I say not as I do : contradictory national housing production strategies and development of affordable housing in the Grand Paris Express station areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGS-IBG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04199564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les dynamiques de polarisation fiscale en Île-de-France au prisme d’un dispositif de péréquation, le cas du FSRIF (2014-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing Production and Grand Paris Express Stations. Processes of Territorialization around Railway Station Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Géographique Internationale (UGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coercivité des documents d’urbanisme en contexte métropolitain. Recompositions institutionnelles des modes d’administration et de production du logement au sein des quartiers de gare du Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du CIST « Droit(s) et Territoire(s) regards croisés des sciences juridiques et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1265,105 +1399,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris de la solidarité territoriale ? Mesurer la polarisation fiscale en Île-de-France au prisme d'un dispositif de péréquation, le cas du FSRIF (2014-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gosnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03754714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1510,51 +1644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cjres/rsaf007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.141.0095" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05213540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillespie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Beier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Grazioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980261436336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cjres/rsaf007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.141.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez Agueda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05213540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>