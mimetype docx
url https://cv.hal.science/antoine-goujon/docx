--- v0 (2026-03-09)
+++ v1 (2026-05-08)
@@ -66,653 +66,653 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
+                <w:t xml:space="preserve">Synthesis of Electron-Deficient BisAzaCoroneneDiimide-Conjugated Polymers by Light-Locking Dynamic Covalent Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+                <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
+                <w:t xml:space="preserve">Clara Pasgrimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+                <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Anaïs de Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c01351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305881v1</w:t>
+                <w:t xml:space="preserve">hal-05014549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Electron-Deficient BisAzaCoroneneDiimide-Conjugated Polymers by Light-Locking Dynamic Covalent Bonds</w:t>
+                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Gapin</w:t>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pasgrimaud</w:t>
+                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur David</w:t>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs de Maria</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c01351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014549v1</w:t>
+                <w:t xml:space="preserve">hal-05305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular Anionic Mixed-Valence and π-Dimer Complexes of Ortho-Pentannulated BisAzaCoroneneDiimides</w:t>
+                <w:t xml:space="preserve">Oxidative Addition of Nitro-Perylenediimide onto Palladium(0): A theoretical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur H G David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+                <w:t xml:space="preserve">Jules Schleinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+                <w:t xml:space="preserve">Clara Chinchilla-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heorhii Melnychenko</w:t>
+                <w:t xml:space="preserve">Anna Perfetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Le Bras</w:t>
+                <w:t xml:space="preserve">Emile Escoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Makhloutah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202413616⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.4c00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731867v1</w:t>
+                <w:t xml:space="preserve">hal-05349569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Addition of Nitro-Perylenediimide onto Palladium(0): A theoretical and experimental study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermolecular Anionic Mixed-Valence and π-Dimer Complexes of Ortho-Pentannulated BisAzaCoroneneDiimides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Chinchilla-Garzon</w:t>
+                <w:t xml:space="preserve">Arthur H G David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Perfetto</w:t>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Escoudé</w:t>
+                <w:t xml:space="preserve">Heorhii Melnychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Makhloutah</w:t>
+                <w:t xml:space="preserve">Laura Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (1), pp.29-35. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.4c00326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202413616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349569v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Covalent Synthesis Applied to Optoelectronic and Energy Materials: Design, Applications and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur H G David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -763,77 +763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 1,6/7‐(NO 2 ) 2 ‐Perylenediimide and 1,6/7‐(NH 2 ) 2 ‐Perylenediimide as Regioisomerically Pure Materials**</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -897,51 +897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortho O-Annulated AzaBenzannulated PeryleneDiimide and BisAzaCoroneneDiimide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daryna Shymon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayley Melville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Ann Accou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (42), pp.14631-14640. </w:t>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of palladium-catalyzed Stille-type cross-coupling of nitroarenes in perylenediimide series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Makhloutah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danylo Hatych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1293,412 +1293,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des vésicules intraluminales de l’endosome est contrôlée par la tension membranaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azido-perylenediimide: a versatile building block for CuAAC reactions and an alternative precursor for N-annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Rocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heorhii Melnychenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mercier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021096⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (36), pp.16426-16429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ02130C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337372v1</w:t>
+                <w:t xml:space="preserve">hal-03979981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and self-assembly of a penta[60]fullerene bearing benzo[ghi]perylenetriimide units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation des vésicules intraluminales de l’endosome est contrôlée par la tension membranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Larios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Molinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Drou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Goujon</w:t>
+                <w:t xml:space="preserve">Stefan Matile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra00287b⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (8-9), pp.697-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446728v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azido-perylenediimide: a versatile building block for CuAAC reactions and an alternative precursor for N-annulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and self-assembly of a penta[60]fullerene bearing benzo[ghi]perylenetriimide units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Drou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Merland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Busseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (36), pp.16426-16429. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.6002 - 6007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NJ02130C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ra00287b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979981v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of AzaBenzannulated Perylenediimide-Based Light-Harvesting Dyads</w:t>
               </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (19), pp.12252-12261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Rocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Rocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Rocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (6), pp.1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2163,418 +2163,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of molecular machines into supramolecular materials: actuation between equilibrium polymers and crystal-like gels</w:t>
+                <w:t xml:space="preserve">Unsymmetric bistable [c2]daisy chain rotaxanes which combine two types of electroactive stoppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Mariani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Goujon</w:t>
+                <w:t xml:space="preserve">Adrian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juan-José Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Giuseppone</w:t>
+                <w:t xml:space="preserve">Frédéric Niess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR04251E⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (21), pp.3421-3432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083542v1</w:t>
+                <w:t xml:space="preserve">hal-03565999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[c2]Daisy Chain Rotaxanes as Molecular Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Fuks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giuseppone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCS Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31635/ccschem.019.20180023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual-light control of nanomachines that integrate motor and modulator subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Colard-Itté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Fuks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.540-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2017.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of molecular machines into supramolecular materials: actuation between equilibrium polymers and crystal-like gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rawiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giuseppone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (46), pp.18456-18466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR04251E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bistable [ c 2] Daisy Chain Rotaxanes as Reversible Muscle-like Actuators in Mechanically Active Gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Fuks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (42), pp.14825-14828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b06710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled Sol–Gel Transitions by Actuating Molecular Machine Based Supramolecular Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rawiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (13), pp.4923-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b00983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hierarchical Self-Assembly of Supramolecular Muscle-Like Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Fuks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Maaloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (2), pp.703-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201509813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trapping Nanostructures on Surfaces through Weak Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihirok Ikkawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.13437-13444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201501767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pH and light-controlled self-assembly of bistable [c2] daisy chain rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Cid Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (20), pp.4212-4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC10331A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferromagnetic Interaction in an Asymmetric End-to-End Azido Double-Bridged Copper(II) Dinuclear Complex: A Combined Structure, Magnetic, Polarized Neutron Diffraction and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani El moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (13), pp.3666 - 3674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200601253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic amplification of nanoscopic motions induced by molecular machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organic chemistry. Université de Strasbourg, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016STRAF044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01674231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2721,51 +3800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pasgrimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chinchilla-Garzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perfetto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escoud&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Makhloutah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526573v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Hatych" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rocard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02291a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02999E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Larios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molinard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021096" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Drou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Busseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00287b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ02130C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084678v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El-Berjawi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01497" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25061402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mariani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rawiso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04251E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rauch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihirok Ikkawa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koepf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hijazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501767" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1X3B43Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAF044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pasgrimaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Maria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chinchilla-Garzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perfetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escoud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Makhloutah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526573v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Hatych" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rocard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02291a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02999E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ02130C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Larios" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Drou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Busseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00287b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084678v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El-Berjawi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01497" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25061402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wolf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Cid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Niess" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyan Du" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Fuks" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31635/ccschem.019.20180023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Foy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.28" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mariani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rawiso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04251E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b00983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509813" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NTKG5C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rauch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihirok Ikkawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koepf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hijazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501767" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1X3B43Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cid Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC10331A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El&#8197;moll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601253" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D6C58Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAF044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>