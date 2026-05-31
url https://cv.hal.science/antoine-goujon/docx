--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Electron-Deficient BisAzaCoroneneDiimide-Conjugated Polymers by Light-Locking Dynamic Covalent Bonds</w:t>
+                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Gapin</w:t>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pasgrimaud</w:t>
+                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur David</w:t>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs de Maria</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c01351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014549v1</w:t>
+                <w:t xml:space="preserve">hal-05305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
+                <w:t xml:space="preserve">Synthesis of Electron-Deficient BisAzaCoroneneDiimide-Conjugated Polymers by Light-Locking Dynamic Covalent Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+                <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
+                <w:t xml:space="preserve">Clara Pasgrimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+                <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Anaïs de Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c01351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305881v1</w:t>
+                <w:t xml:space="preserve">hal-05014549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Addition of Nitro-Perylenediimide onto Palladium(0): A theoretical and experimental study</w:t>
               </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular Anionic Mixed-Valence and π-Dimer Complexes of Ortho-Pentannulated BisAzaCoroneneDiimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur H G David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Covalent Synthesis Applied to Optoelectronic and Energy Materials: Design, Applications and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur H G David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -763,77 +763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 1,6/7‐(NO 2 ) 2 ‐Perylenediimide and 1,6/7‐(NH 2 ) 2 ‐Perylenediimide as Regioisomerically Pure Materials**</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -897,51 +897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortho O-Annulated AzaBenzannulated PeryleneDiimide and BisAzaCoroneneDiimide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daryna Shymon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayley Melville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Ann Accou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (42), pp.14631-14640. </w:t>
@@ -1293,412 +1293,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azido-perylenediimide: a versatile building block for CuAAC reactions and an alternative precursor for N-annulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation des vésicules intraluminales de l’endosome est contrôlée par la tension membranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Larios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Molinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NJ02130C⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (8-9), pp.697-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979981v1</w:t>
+                <w:t xml:space="preserve">hal-03337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des vésicules intraluminales de l’endosome est contrôlée par la tension membranaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Molinard</w:t>
+                <w:t xml:space="preserve">Synthesis and self-assembly of a penta[60]fullerene bearing benzo[ghi]perylenetriimide units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Drou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Merland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Busseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Matile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021096⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.6002 - 6007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra00287b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337372v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and self-assembly of a penta[60]fullerene bearing benzo[ghi]perylenetriimide units</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Busseau</w:t>
+                <w:t xml:space="preserve">Azido-perylenediimide: a versatile building block for CuAAC reactions and an alternative precursor for N-annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Rocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heorhii Melnychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.6002 - 6007. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (36), pp.16426-16429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra00287b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ02130C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446728v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of AzaBenzannulated Perylenediimide-Based Light-Harvesting Dyads</w:t>
               </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (19), pp.12252-12261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Rocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Rocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Rocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (6), pp.1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2414,855 +2414,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-light control of nanomachines that integrate motor and modulator subunits</w:t>
+                <w:t xml:space="preserve">Integration of molecular machines into supramolecular materials: actuation between equilibrium polymers and crystal-like gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Foy</w:t>
+                <w:t xml:space="preserve">Giacomo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quan Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gad Fuks</w:t>
+                <w:t xml:space="preserve">Michel Rawiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giuseppone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2017.28⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (46), pp.18456-18466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR04251E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651124v1</w:t>
+                <w:t xml:space="preserve">hal-03083542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of molecular machines into supramolecular materials: actuation between equilibrium polymers and crystal-like gels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Bistable [ c 2] Daisy Chain Rotaxanes as Reversible Muscle-like Actuators in Mechanically Active Gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Giuseppone</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Fuks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR04251E⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (42), pp.14825-14828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b06710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083542v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable [ c 2] Daisy Chain Rotaxanes as Reversible Muscle-like Actuators in Mechanically Active Gels</w:t>
+                <w:t xml:space="preserve">Controlled Sol–Gel Transitions by Actuating Molecular Machine Based Supramolecular Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gad Fuks</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rawiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 139 (42), pp.14825-14828. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b06710⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 139 (13), pp.4923-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b00983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507961v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Sol–Gel Transitions by Actuating Molecular Machine Based Supramolecular Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-light control of nanomachines that integrate motor and modulator subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Rawiso</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Colard-Itté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Fuks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (13), pp.4923-4928. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.540-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b00983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2017.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507987v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Self-Assembly of Supramolecular Muscle-Like Fibers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trapping Nanostructures on Surfaces through Weak Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Maaloum</w:t>
+                <w:t xml:space="preserve">Vivien Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihirok Ikkawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Koepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201509813⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.13437-13444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847283v1</w:t>
+                <w:t xml:space="preserve">hal-01228655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Nanostructures on Surfaces through Weak Interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ismail Hijazi</w:t>
+                <w:t xml:space="preserve">Hierarchical Self-Assembly of Supramolecular Muscle-Like Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Fuks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
+                <w:t xml:space="preserve">Mounir Maaloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.13437-13444. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (2), pp.703-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201501767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201509813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228655v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH and light-controlled self-assembly of bistable [c2] daisy chain rotaxanes</w:t>
               </w:r>
@@ -3800,51 +3800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pasgrimaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Maria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chinchilla-Garzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perfetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escoud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Makhloutah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526573v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Hatych" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rocard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02291a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02999E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ02130C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Larios" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Drou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Busseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00287b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084678v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El-Berjawi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01497" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25061402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wolf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Cid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Niess" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyan Du" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Fuks" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31635/ccschem.019.20180023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Foy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.28" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mariani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rawiso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04251E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b00983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509813" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NTKG5C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rauch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihirok Ikkawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koepf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hijazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501767" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1X3B43Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cid Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC10331A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El&#8197;moll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601253" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D6C58Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAF044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pasgrimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chinchilla-Garzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perfetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escoud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Makhloutah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.4c00326" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526573v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Hatych" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rocard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02291a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02999E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Larios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molinard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021096" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Drou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Busseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00287b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ02130C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084678v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El-Berjawi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01497" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25061402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wolf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Cid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Niess" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyan Du" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Fuks" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giuseppone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31635/ccschem.019.20180023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mariani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rawiso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04251E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06710" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b00983" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Foy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Colard-Itt&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.28" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rauch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihirok Ikkawa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koepf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hijazi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501767" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1X3B43Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NTKG5C4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Cid Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC10331A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani El&#8197;moll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601253" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D6C58Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAF044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>