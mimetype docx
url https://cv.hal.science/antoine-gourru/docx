--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -342,260 +342,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derby LLM : Évaluation comparative des approches RAG et fine-tuning</w:t>
+                <w:t xml:space="preserve">An Exemplars-Based Approach for Explainable Clustering: Complexity and Efficient Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvard</w:t>
+                <w:t xml:space="preserve">Ian Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ciancone</w:t>
+                <w:t xml:space="preserve">Micheal Livanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schaeffer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.38-47</w:t>
+              <w:t xml:space="preserve">The 2024 SIAM International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638460v1</w:t>
+                <w:t xml:space="preserve">hal-04428883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exemplars-Based Approach for Explainable Clustering: Complexity and Efficient Approximation Algorithms</w:t>
+                <w:t xml:space="preserve">Derby LLM : Évaluation comparative des approches RAG et fine-tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Davidson</w:t>
+                <w:t xml:space="preserve">Christophe Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheal Livanos</w:t>
+                <w:t xml:space="preserve">Mathieu Ciancone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Walker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 SIAM International Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Houston, United States</w:t>
+              <w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428883v1</w:t>
+                <w:t xml:space="preserve">hal-04638460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised stance detection for social media discussions: A generic baseline</w:t>
               </w:r>
@@ -908,274 +908,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Text Classification with Wasserstein Independence</w:t>
+                <w:t xml:space="preserve">An Investigation of Structures Responsible for Gender Bias in BERT and DistilBERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Leteno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.978⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Louvain-la-Neuve, Belgium. pp.249-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30047-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390768v1</w:t>
+                <w:t xml:space="preserve">hal-04213215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of Structures Responsible for Gender Bias in BERT and DistilBERT</w:t>
+                <w:t xml:space="preserve">Fair Text Classification with Wasserstein Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Leteno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Louvain-la-Neuve, Belgium. pp.249-261, </w:t>
+              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.15790-15803, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30047-9_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213215v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning Strategies for Domain Specific Question Answering under Low Annotation Budget Constraints</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Atlanta, United States. pp.166-171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW '23: The ACM Web Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Austin TX USA, United States. pp.2402-2411, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1434,51 +1434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Defretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Giry-Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2411,51 +2411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cluster Description Problem -Complexity Results, Formulations and Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,51 +2590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (239), pp.1--47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2659,51 +2659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral differences: insights, explanations and comparisons of French and US Twitter usage during elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,51 +3048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Leteno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Proskurina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.17117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Sutter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Trabelsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ciancone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaeffer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Livanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvi Choudhary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58547-0_8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Diefenbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543507.3583236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Defretiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524250" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Yadav" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brochier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Giry-Fouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_37" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Ravi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099202v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Yue Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0611-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03783746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Leteno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Proskurina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.17117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Sutter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Trabelsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Livanos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ciancone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaeffer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvi Choudhary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58547-0_8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.978" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Diefenbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543507.3583236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Defretiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524250" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Yadav" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brochier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Giry-Fouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_37" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Ravi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099202v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Yue Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0611-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03783746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>