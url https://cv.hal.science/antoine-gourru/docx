--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -66,2731 +66,2731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fair Text Classification via Transferable Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Leteno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (239), pp.1--47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099202v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioral differences: insights, explanations and comparisons of French and US Twitter usage during elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">· Yue Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-019-0611-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HISTOIRESMORALES: A French Dataset for Assessing Moral Alignment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Détection non supervisée de position dans les médias sociaux: une approche générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Annual Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099175v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection non supervisée de position dans les médias sociaux: une approche générique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HISTOIRESMORALES: A French Dataset for Assessing Moral Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Leteno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Proskurina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia Sutter</w:t>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gourru</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Annual Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Apr 2025, Albuquerque (Nouveau Mexique), United States. pp.2590-2612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2501.17117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826383v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exemplars-Based Approach for Explainable Clustering: Complexity and Efficient Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheal Livanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 SIAM International Conference on Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derby LLM : Évaluation comparative des approches RAG et fine-tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ciancone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised stance detection for social media discussions: A generic baseline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, San Ġiljan, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Perspective on Fair Edge Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gourru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manvi Choudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis IDA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden. pp.93-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-58547-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment rendre les GNN plus équitables pour la prédiction de liens ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fine-tuning Strategies for Domain Specific Question Answering under Low Annotation Budget Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Laclau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Largeron</w:t>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Atlanta, United States. pp.166-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016156v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of Structures Responsible for Gender Bias in BERT and DistilBERT</w:t>
+                <w:t xml:space="preserve">Fair Text Classification with Wasserstein Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Leteno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gourru</w:t>
+                <w:t xml:space="preserve">Charlotte Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30047-9_20⟩</w:t>
+              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.15790-15803, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213215v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Text Classification with Wasserstein Independence</w:t>
+                <w:t xml:space="preserve">An Investigation of Structures Responsible for Gender Bias in BERT and DistilBERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Leteno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gourru</w:t>
+                <w:t xml:space="preserve">Charlotte Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.978⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Louvain-la-Neuve, Belgium. pp.249-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30047-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390768v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning Strategies for Domain Specific Question Answering under Low Annotation Budget Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dennis Diefenbach</w:t>
+                <w:t xml:space="preserve">Comment rendre les GNN plus équitables pour la prédiction de liens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manvi Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gourru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gravier</w:t>
+                <w:t xml:space="preserve">Charlotte Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428898v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikidata as a seed for Web Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunpeng Guo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW '23: The ACM Web Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Austin TX USA, United States. pp.2402-2411, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3543507.3583236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAnswer: Towards Question Answering Search over Websites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Defretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunpeng Guo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dennis Diefenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW '22: The ACM Web Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.252-255, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3487553.3524250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Gaussian Embedding of Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW '22: The ACM Web Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.2109-2119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3485447.3512084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage Conjoint de Représentations d'Auteurs et de Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Embedding of Linked Documents from a Pretrained Semantic Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence (IJCAI-20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Yokohama (virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Datasets and a Benchmark of Document Network Embedding Methods for Scientific Expert Finding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Bibliometric-enhanced Information Retrieval co-located with 42nd European Conference on Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Network Projection in Pretrained Word Embedding Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Conference on IR Research, ECIR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri-clustering pour données de comptage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readitopics: Make Your Topic Models Readable via Labeling and Browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Velcin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Giry-Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01910611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United we stand: Using multiple strategies for topic labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.352-363, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91947-8_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01910614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cluster Description Problem -Complexity Results, Formulations and Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S S Ravi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-second Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060574v1</w:t>
-              </w:r>
-[...268 lines deleted...]
-                <w:t xml:space="preserve">hal-02520976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2808,51 +2808,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de représentations d'auteurs et de documents : approches probabilistes à partir de représentations pré-entraînées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Lyon, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LYSE2103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3048,51 +3048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Leteno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Proskurina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.17117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Sutter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Trabelsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Livanos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ciancone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaeffer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvi Choudhary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58547-0_8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.978" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Diefenbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543507.3583236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Defretiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524250" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Yadav" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brochier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Giry-Fouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_37" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Ravi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099202v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Yue Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0611-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03783746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099202v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Leteno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Yue Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-019-0611-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Sutter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Trabelsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Proskurina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.17117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Livanos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ciancone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaeffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvi Choudhary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58547-0_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Guo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Diefenbach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.978" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30047-9_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543507.3583236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Defretiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Yadav" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brochier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Selosse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Giry-Fouquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_37" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Ravi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03783746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>