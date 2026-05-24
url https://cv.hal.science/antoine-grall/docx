--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline Learning of Maintenance Policies Using Reinforcement Learning and Historical Maintenance Data</w:t>
+                <w:t xml:space="preserve">Optimal maintenance decision-making for continuously degrading systems with imperfect repairs using Markov decision processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Khai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
@@ -162,657 +162,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference (ESREL SRA-E 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. pp.1546-1553, </w:t>
+              <w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P9167-cd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19124/ima.2025.01.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124636v1</w:t>
+                <w:t xml:space="preserve">hal-05372041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Causality Diagnostic in Industrial Systems through Automated Machine Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offline Learning of Maintenance Policies Using Reinforcement Learning and Historical Maintenance Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Khai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7259-cd⟩</w:t>
+              <w:t xml:space="preserve">The 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference (ESREL SRA-E 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. pp.1546-1553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P9167-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052458v1</w:t>
+                <w:t xml:space="preserve">hal-05124636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal maintenance decision-making for continuously degrading systems with imperfect repairs using Markov decision processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Failure Causality Diagnostic in Industrial Systems through Automated Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Askari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Misaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ponchet-Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Jafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nancy, France. </w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19124/ima.2025.01.04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7259-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372041v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE DU PROCESSUS BIM POUR DES DEMONSTRATIONS DE SECURITE FERROVIAIRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Average Reward Reinforcement Learning For Optimizing Condition-Based Maintenance Policies Of Continuously Deteriorating Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Khai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babas Fahima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ethore Emmanuel</w:t>
+                <w:t xml:space="preserve">Elham Mosayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu 24 : congrès de maîtrise des risques et de sûreté de 24 fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la Maitrise des Risques, Oct 2024, Bourges, France</w:t>
+              <w:t xml:space="preserve">The 34-th European Safety and Reliability Conference (ESREL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Kracow, Poland. pp.213-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515995v1</w:t>
+                <w:t xml:space="preserve">hal-05133755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BIM Methodology In Favor Of Railway Safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANALYSE DU PROCESSUS BIM POUR DES DEMONSTRATIONS DE SECURITE FERROVIAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babas Fahima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahima Babas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
+                <w:t xml:space="preserve">Ethore Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jagiellonian University, Cracow, Poland, Jun 2024, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">Lambda Mu 24 : congrès de maîtrise des risques et de sûreté de 24 fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la Maitrise des Risques, Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514864v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Reward Reinforcement Learning For Optimizing Condition-Based Maintenance Policies Of Continuously Deteriorating Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+                <w:t xml:space="preserve">A BIM Methodology In Favor Of Railway Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Babas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elham Mosayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34-th European Safety and Reliability Conference (ESREL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Kracow, Poland. pp.213-222</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jagiellonian University, Cracow, Poland, Jun 2024, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133755v1</w:t>
+                <w:t xml:space="preserve">hal-05514864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Reinforcement Learning in Condition-based Maintenance</w:t>
               </w:r>
@@ -913,451 +913,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based Remaining Useful Lifetime Prognosis of a Fault-Tolerant Deteriorating Control System</w:t>
+                <w:t xml:space="preserve">Health Indices Construction for Stochastically Deteriorating Feedback Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grall Antoine</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Service-oriented, Holonic and Multi-agent Manufacturing Systems for the Industry of the Future, SOHOMA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.483-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876535v1</w:t>
+                <w:t xml:space="preserve">hal-04457734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar PV Panel Degradation Modeling and Maintenance Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-based Remaining Useful Lifetime Prognosis of a Fault-Tolerant Deteriorating Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langeron Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaxin Shen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
+                <w:t xml:space="preserve">Grall Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458001v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation modelling and maintenance optimisation of PV panels affected by dust accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Solar PV Panel Degradation Modeling and Maintenance Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaxin Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bordeaux, France. pp.1371-1378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R22-22-658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968312v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Indices Construction for Stochastically Deteriorating Feedback Control Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Langeron</w:t>
+                <w:t xml:space="preserve">Degradation modelling and maintenance optimisation of PV panels affected by dust accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaxin Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Service-oriented, Holonic and Multi-agent Manufacturing Systems for the Industry of the Future, SOHOMA 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04457734v1</w:t>
+                <w:t xml:space="preserve">hal-03968312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive maintenance of a compressor station: A modeling framework for the assessment of performance</w:t>
               </w:r>
@@ -1432,896 +1432,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostics and Maintenance Optimization in Bridge Management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation Modeling and Condition-Based Maintenance Decision-Making for Dynamic System in S-plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørn Vatn</w:t>
+                <w:t xml:space="preserve">Tran Minh Hao La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Welfenschloss, Germany. </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0081-cd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323815v1</w:t>
+                <w:t xml:space="preserve">hal-03249010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Modeling and Condition-Based Maintenance Decision-Making for Dynamic System in S-plane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostics and Maintenance Optimization in Bridge Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renny Arismendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Minh Hao La</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+                <w:t xml:space="preserve">Jørn Vatn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Welfenschloss, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0081-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249010v1</w:t>
+                <w:t xml:space="preserve">hal-03323815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadrement de la fiabilité du véhicule autonome pour guider les tests de validation</w:t>
+                <w:t xml:space="preserve">A pitch control system deterioration model considering wind speed turbulence intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Lakomicki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanier</w:t>
+                <w:t xml:space="preserve">Jinrui Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">10th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066474v1</w:t>
+                <w:t xml:space="preserve">hal-02290403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de maintenance conditionnelle imparfaite avec mémoire pour des systèmes à dégradation continue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation d'un système dynamique : modélisation dans le plan complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Minh Hao La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073952v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus stochastiques pour le PHM sur des éoliennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encadrement de la fiabilité du véhicule autonome pour guider les tests de validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Lakomicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinrui Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073969v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Reliability Modeling Framework to Optimize Vehicle's Validation Tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanier</w:t>
+                <w:t xml:space="preserve">Modèle de maintenance conditionnelle imparfaite avec mémoire pour des systèmes à dégradation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440582v1</w:t>
+                <w:t xml:space="preserve">hal-02073952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pitch control system deterioration model considering wind speed turbulence intensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Processus stochastiques pour le PHM sur des éoliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinrui Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290403v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation d'un système dynamique : modélisation dans le plan complexe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Langeron</w:t>
+                <w:t xml:space="preserve">Incremental Reliability Modeling Framework to Optimize Vehicle's Validation Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Lakomicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Reno, Nevada, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ram.2018.8463105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075336v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterioration modelling on wind turbine pitch control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinrui Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2368,64 +2368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blade-pitch Control System Degradation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinrui Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2578,256 +2578,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive analysis of some replacement policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">How to assess the reliability in case of a scalable random environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Lakomicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrisitian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd International Conference on Engineering Sciences and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, High Tatras Mountains, Tatranské Matliare, Czech Republic. pp.284-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315210469-249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615167v1</w:t>
+                <w:t xml:space="preserve">hal-02515165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess the reliability in case of a scalable random environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanier</w:t>
+                <w:t xml:space="preserve">Sensitive analysis of some replacement policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisitian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Engineering Sciences and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515165v1</w:t>
+                <w:t xml:space="preserve">hal-02615167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis for the block replacement policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,51 +2995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled systems, failure prediction and maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3184,2192 +3184,2192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Assessment of Performance and Robustness of Condition-Based Maintenance Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajar Cherkaoui</w:t>
+                <w:t xml:space="preserve">Adjusting condition monitoring quality for condition-based maintenance optimization of deteriorating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625935v1</w:t>
+                <w:t xml:space="preserve">hal-01317149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting condition monitoring quality for condition-based maintenance optimization of deteriorating systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t>
+                <w:t xml:space="preserve">On the Assessment of Performance and Robustness of Condition-Based Maintenance Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.809-814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317149v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual lifetime estimation and stochastic volatility: a case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">From RUL Prediction and Prognosis to Maintenance Decision: Looking for the Missing Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mathematical Methods in Reliability (MMR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615374v1</w:t>
+                <w:t xml:space="preserve">hal-01237913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis and diffusion process: a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Residual lifetime estimation and stochastic volatility: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Ghamlouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Mathematical Methods in Reliability (MMR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615182v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate degradation model with dependence due to shocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Prognosis and diffusion process: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ghamlouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMR 2015: Ninth International Conference on Mathematical Methods in Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.796-801, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355141v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled systems, failure prediction and maintenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">A multivariate degradation model with dependence due to shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mathematical Methods in Reliability (MMR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">MMR 2015: Ninth International Conference on Mathematical Methods in Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615371v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual lifetime estimation and high power electronic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Controlled systems, failure prediction and maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mathematical Methods in Reliability (MMR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615175v1</w:t>
+                <w:t xml:space="preserve">hal-02615371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On data unavailability and file loss in coded data storage systems for the Cloud</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
+                <w:t xml:space="preserve">Residual lifetime estimation and high power electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625971v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of jump-diffusion process for maintenance decision-making: A first step</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">On data unavailability and file loss in coded data storage systems for the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356169v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive analysis of two replacement policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the use of jump-diffusion process for maintenance decision-making: A first step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ghamlouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mathematical Methods in Reliability (MMR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Palm Harbor, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS.2015.7105099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615373v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From RUL Prediction and Prognosis to Maintenance Decision: Looking for the Missing Link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Sensitive analysis of two replacement policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mathematical Methods in Reliability (MMR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237913v1</w:t>
+                <w:t xml:space="preserve">hal-02615373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint predictive maintenance and spare parts provisioning policy for multi-component systems using RUL prediction and importance measure</w:t>
+                <w:t xml:space="preserve">Degradation prognosis based on a model of Gamma process mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phuc Do Van</w:t>
+                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Second European Conference of the Prognostics and Health Management Society 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999883v1</w:t>
+                <w:t xml:space="preserve">hal-02518573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Control System with Stochastically Deteriorating Actuator:</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+                <w:t xml:space="preserve">Volatility State Division and Jump-Diffusion Process in Equity Price Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ghamlouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bachelier Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586035v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatility State Division and Jump-Diffusion Process in Equity Price Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">Calculation of failure level based on inverse first passage problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjun Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accelerated Lifetime Testing (ALT) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">60th Annual Reliability and Maintainability Symposium, RAMS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Colorado Springs, CO, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS.2014.6798459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615133v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatility State Division and Jump-Diffusion Process for prognosis: Case of Equity Price Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">Multivariate Degradation Model with dependence due to Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">ALT 2014 (5th International Conference on Accelerated Life Testing and Degradation Models)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pau, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615131v1</w:t>
+                <w:t xml:space="preserve">hal-01059780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Degradation Path Set with a Gamma Process Mixture - Application to a Maintenance Decision Rule</w:t>
+                <w:t xml:space="preserve">Models for heritable skin diseases: correlation of morphological and molecular data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
+                <w:t xml:space="preserve">I. Hausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aufenvenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nystroem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth Joint Meeting of the Society for Cutaneous Ultrastructure Research and the Society for Skin Structure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Salzburg, Austria. pp.1172-1175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2013.538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518571v1</w:t>
+                <w:t xml:space="preserve">hal-00982302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatility State Division and Jump-Diffusion Process in Equity Price Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">Feedback Control System with Stochastically Deteriorating Actuator:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danh Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bachelier Congress 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.3244-3249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615132v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for heritable skin diseases: correlation of morphological and molecular data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Aufenvenne</w:t>
+                <w:t xml:space="preserve">A joint predictive maintenance and spare parts provisioning policy for multi-component systems using RUL prediction and importance measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Joint Meeting of the Society for Cutaneous Ultrastructure Research and the Society for Skin Structure Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982302v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of failure level based on inverse first passage problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Volatility State Division and Jump-Diffusion Process in Equity Price Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ghamlouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Reliability and Maintainability Symposium, RAMS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accelerated Lifetime Testing (ALT) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RAMS.2014.6798459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04366377v1</w:t>
+                <w:t xml:space="preserve">hal-02615133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation prognosis based on a model of Gamma process mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Modeling of a Degradation Path Set with a Gamma Process Mixture - Application to a Maintenance Decision Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Grall-Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference of the Prognostics and Health Management Society 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESREL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518573v1</w:t>
+                <w:t xml:space="preserve">hal-02518571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Degradation Model with dependence due to Shocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Volatility State Division and Jump-Diffusion Process for prognosis: Case of Equity Price Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ghamlouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2014 (5th International Conference on Accelerated Life Testing and Degradation Models)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Pau, France. 12 p</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059780v1</w:t>
+                <w:t xml:space="preserve">hal-02615131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive grouping maintenance strategy for complex structure systems using importance measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,51 +5429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictive maintenance strategy for multi-component systems using importance measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5524,64 +5524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deterioration model for feedback control systems with random environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danh Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5619,51 +5619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of initial uncertainties in stochastic degradation modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjun Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,252 +5717,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliable condition index for condition-based maintenance decision-making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+                <w:t xml:space="preserve">Bayesian optimization of condition-based maintenance under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Son Tung Mai</w:t>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Methods in Reliability 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872424v1</w:t>
+                <w:t xml:space="preserve">hal-02304202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian optimization of condition-based maintenance under uncertainty</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+                <w:t xml:space="preserve">Towards a reliable condition index for condition-based maintenance decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Tung Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in Reliability 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France. pp.826-831, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304202v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuator health prognosis for designing LQR control in feedback systems</w:t>
               </w:r>
@@ -6065,51 +6065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect condition-based maintenance assessment on a finite time span</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6156,64 +6156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study for condition-based maintenance combined with on-line monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keomany Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,51 +6290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of time-limited and monitoring information for maintenance decision support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6407,51 +6407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of the optimality of some maintenance policy for gamma degradation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6489,51 +6489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line change detection and condition-based maintenance for a gradually deteriorating system (ICCAS 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6692,51 +6692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaining lifetime assessment of a deteriorating system operating under permanent effect of fluctuant environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7003,51 +7003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive analysis of the optimal parameter of block-replacement policy for a gamma degradation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7098,51 +7098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the Remaining Useful Life of a system using online information : a methodology for prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lorton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7180,51 +7180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-parametric estimation and conditionbased maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7288,51 +7288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of information on the quality of a prognosis indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lorton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7392,51 +7392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive sequential maintenance decision for a deteriorating system with covariates and maintenance constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7617,51 +7617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Prognosis of a system : application to a pneumatic valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lorton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7712,51 +7712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic maintenance policy based on RUL bayesian updating for components with exponential degradation pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7820,51 +7820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive residual-based maintenance policy for a deteriorating system in dynamic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Deloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7924,51 +7924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-parametric abrupt change detection and condition-based rmaintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8013,2649 +8013,2649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line change detection and condition-based maintenance for a non-homogenous gamma process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of maintenance policies for a multi-deterioration rates system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Applied Probability-IWAP 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS.2010.5447964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615381v1</w:t>
+                <w:t xml:space="preserve">hal-02303378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extend learning monitored domain defined in operating condition space using one-class svm - application to civil turbofan start capability monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+                <w:t xml:space="preserve">Assessment of an imperfect maintenance policy on a finite time span</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ponchet-Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Remi Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">38th ESReDA Seminar &amp; 3rd joint ESReDA/ESRA seminar on Advanced Maintenance Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pecs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518616v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pronostic d'un système complexe : Impact de l'information disponible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On-line change detection and condition-based maintenance for a non-homogenous gamma process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Applied Probability-IWAP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615366v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Reliability Centered Maintenance model to assess the performances of complex maintenance strategies in nuclear power plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extend learning monitored domain defined in operating condition space using one-class svm - application to civil turbofan start capability monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ausloos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Zille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Despujols</w:t>
+                <w:t xml:space="preserve">Jean-Remi Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628336v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-based maintenance and monitoring for stochastic gradually deteriorating systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pronostic d'un système complexe : Impact de l'information disponible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Life Cycle Civil engineering 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tapei, Taiwan</w:t>
+              <w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615256v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-based maintenance and non homogenous gamma process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Paroissin</w:t>
+                <w:t xml:space="preserve">Application of a Reliability Centered Maintenance model to assess the performances of complex maintenance strategies in nuclear power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Despujols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615212v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling resource constraint component activity in network-based safety-related system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Condition-based maintenance and monitoring for stochastic gradually deteriorating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">International Symposium on Life Cycle Civil engineering 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464845v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of RUL-based and deterioration-based maintenance policies for gradually deteriorating systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Condition-based maintenance and non homogenous gamma process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628343v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de dégradations de composants par processus stochastiques avec prise en compte de covariables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling resource constraint component activity in network-based safety-related system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Remy</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00510211v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-based maintenance of a non-homogeneous gamma process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Paroissin</w:t>
+                <w:t xml:space="preserve">A comparison of RUL-based and deterioration-based maintenance policies for gradually deteriorating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868123v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of maintenance policies for a multi-deterioration rates system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation de dégradations de composants par processus stochastiques avec prise en compte de covariables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303378v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00510211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an imperfect maintenance policy on a finite time span</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Condition-based maintenance of a non-homogeneous gamma process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th ESReDA Seminar &amp; 3rd joint ESReDA/ESRA seminar on Advanced Maintenance Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Pecs, Hungary</w:t>
+              <w:t xml:space="preserve">ESREL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615258v1</w:t>
+                <w:t xml:space="preserve">hal-00868123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of monitoring indicators using regression methods application to turbofan starting phase.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+                <w:t xml:space="preserve">Assessment of a control limit maintenance decision rule for a multi deteriorating mode system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ponchet-Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Remi Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">MMR 2009 - Mathematical Methods in Reliability : Theory, Methods, Applications. VI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518623v1</w:t>
+                <w:t xml:space="preserve">hal-02615273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Modeling for Gradual Deterioration, Maintenance and Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Estimation of monitoring indicators using regression methods application to turbofan starting phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ausloos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remi Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">ESREL 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516722v1</w:t>
+                <w:t xml:space="preserve">hal-02518623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect condition-based maintenance on a finite time span for a gradually deteriorating system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic Modeling for Gradual Deterioration, Maintenance and Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2009 - Reliability, Risk and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ICOSSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615272v1</w:t>
+                <w:t xml:space="preserve">hal-02516722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'accroissement de l'erreur d'estimation d'indicateurs de monitoring en fonction de la distance au domaine d'apprentissage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+                <w:t xml:space="preserve">Imperfect condition-based maintenance on a finite time span for a gradually deteriorating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ponchet-Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Remi Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3SGS'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">ESREL 2009 - Reliability, Risk and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518652v1</w:t>
+                <w:t xml:space="preserve">hal-02615272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On line condition-based maintenance for time dependent deteriorating systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">Analyse de l'accroissement de l'erreur d'estimation d'indicateurs de monitoring en fonction de la distance au domaine d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ausloos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remi Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2009 - Reliability, Risk and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3SGS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615262v1</w:t>
+                <w:t xml:space="preserve">hal-02518652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment of Network-Based Safety-Related Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">On line condition-based maintenance for time dependent deteriorating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2009 - Reliability, Risk and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1649-1656</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464855v1</w:t>
+                <w:t xml:space="preserve">hal-02615262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a control limit maintenance decision rule for a multi deteriorating mode system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">Reliability Assessment of Network-Based Safety-Related Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMR 2009 - Mathematical Methods in Reliability : Theory, Methods, Applications. VI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">ESREL 2009 - Reliability, Risk and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1649-1656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615273v1</w:t>
+                <w:t xml:space="preserve">hal-02464855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online change detection and condition-based maintenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Maintenance Conditionnelle en-ligne de systèmes à plusieurs modes de dégradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ponchet-Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16e colloque national de sûreté de fonctionnement (lambda-mu 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615275v1</w:t>
+                <w:t xml:space="preserve">hal-02615361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Combination of Safety Integrity Levels (SILs) according to IEC61508 Merging Rules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Online change detection and condition-based maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2008 &amp; 17th SRA Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.12867-12872, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464858v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line condition-based maintenance for systems with several modes of degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">On Combination of Safety Integrity Levels (SILs) according to IEC61508 Merging Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2008 &amp; 17th SRA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615277v1</w:t>
+                <w:t xml:space="preserve">hal-02464858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-component systems modeling for quantifying complex maintenance strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">On-line condition-based maintenance for systems with several modes of degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ponchet-Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2008 &amp; 17th SRA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628356v1</w:t>
+                <w:t xml:space="preserve">hal-02615277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common cause failure estimation with no CCF observation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Multi-component systems modeling for quantifying complex maintenance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Despujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Probabilistic Safety Assessment and Management - PSAM9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">ESREL 2008 &amp; 17th SRA Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516723v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance Conditionnelle en-ligne de systèmes à plusieurs modes de dégradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Common cause failure estimation with no CCF observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e colloque national de sûreté de fonctionnement (lambda-mu 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Probabilistic Safety Assessment and Management - PSAM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615361v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Bayesian on-line change detection for maintenance of gradually deteriorating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability Conference 2007, ESREL 2007 - Risk, Reliability and Societal Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10680,90 +10680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of complex maintenance strategies for multi-component systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Despujols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Maintenance and Facility Management - MM2007 Maintenance Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10896,77 +10896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line change detection and maintenance for systems with unknown accelerated degradation mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11099,103 +11099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and performance assessment of complex maintenance programs for multi-component systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Despujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th ESReDA Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11214,226 +11214,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A suitable inspection policy definition for system with two modes of degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">On the use of on-line detection for maintenance of gradually deteriorating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593607v1</w:t>
+                <w:t xml:space="preserve">hal-02593430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of on-line detection for maintenance of gradually deteriorating systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">A suitable inspection policy definition for system with two modes of degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Saassouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Beijing, China. pp.789-794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060829-4-CN-2909.00131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593430v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des spécificités des tests EDF à l'estimation des paramètres DCC</w:t>
               </w:r>
@@ -11445,51 +11445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Voicu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11625,554 +11625,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de sensibilité et défaillances de cause commune</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+                <w:t xml:space="preserve">Fault detection with non-linear nuisance parameters and safe train navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lacresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vasseur</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès international pluridisciplinaire Qualité et sûreté de fonctionnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.02026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610801v1</w:t>
+                <w:t xml:space="preserve">hal-02628396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance factors and common cause failures : which impact on preventive maintenance optimization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aura Voicu</w:t>
+                <w:t xml:space="preserve">Politique de maintenance paramétrique pour un système à dégradation graduelle multi mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Saassouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Analysis - PSA 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées Doctorales 2005 du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593743v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive maintenance policy for a deteriorating system with random change of mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Etudes de sensibilité et défaillances de cause commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Tri-City, Poland</w:t>
+              <w:t xml:space="preserve">6ème congrès international pluridisciplinaire Qualité et sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593815v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique de maintenance paramétrique pour un système à dégradation graduelle multi mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Saassouh</w:t>
+                <w:t xml:space="preserve">Importance factors and common cause failures : which impact on preventive maintenance optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Huyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales 2005 du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Analysis - PSA 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610811v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection with non-linear nuisance parameters and safe train navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lacresse</w:t>
+                <w:t xml:space="preserve">Adaptive maintenance policy for a deteriorating system with random change of mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Saassouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Tri-City, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.02026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628396v1</w:t>
+                <w:t xml:space="preserve">hal-02593815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of False Alarms on the Optimization of the Maintenance Decisions</w:t>
               </w:r>
@@ -12253,64 +12253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance policy of a system with several modes of deterioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Saassouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12450,1047 +12450,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Statistical fault detection in a certain class of nonlinear systems with nuisance parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lacresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès international pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t>
+              <w:t xml:space="preserve">Qualita 2003, 5ème congrès international pluridisciplinaire : Qualité et Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630528v1</w:t>
+                <w:t xml:space="preserve">hal-02628436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Hazard Rate Process for Imperfectly Monitored Multi-Unit Systems</w:t>
+                <w:t xml:space="preserve">Impact of the Monitoring Quality on the Performance of the Maintenance Policy for a Two-Unit System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference 2003 - ESREL 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Washington DC, United States. pp.1011-1016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)36625-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557305v1</w:t>
+                <w:t xml:space="preserve">hal-02557326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical fault detection in a certain class of nonlinear systems with nuisance parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lacresse</w:t>
+                <w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2003.1243988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628420v1</w:t>
+                <w:t xml:space="preserve">hal-02610802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maintenance policy optimized with imperfect and/or partial monitoring</w:t>
+                <w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on Reliability and Maintainability (RAMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ème Congrès international pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RAMS.2003.1182023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557311v1</w:t>
+                <w:t xml:space="preserve">hal-02630528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical fault detection in a certain class of nonlinear systems with nuisance parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lacresse</w:t>
+                <w:t xml:space="preserve">On the Hazard Rate Process for Imperfectly Monitored Multi-Unit Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safeprocess 2003, IFAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Washington, United States</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference 2003 - ESREL 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628449v1</w:t>
+                <w:t xml:space="preserve">hal-02557305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical fault detection in a certain class of nonlinear systems with nuisance parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lacresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2003, 5ème congrès international pluridisciplinaire : Qualité et Sûreté de Fonctionnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2003 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Denver, United States. pp.3003-3008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2003.1243988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628436v1</w:t>
+                <w:t xml:space="preserve">hal-02628420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+                <w:t xml:space="preserve">A maintenance policy optimized with imperfect and/or partial monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference on Reliability and Maintainability (RAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Tampa, United States. pp.406-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS.2003.1182023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610802v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Monitoring Quality on the Performance of the Maintenance Policy for a Two-Unit System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Statistical fault detection in a certain class of nonlinear systems with nuisance parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lacresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Safeprocess 2003, IFAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)36625-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557326v1</w:t>
+                <w:t xml:space="preserve">hal-02628449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-units systems with stochastic dependences</w:t>
+                <w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-unit systems with stochastic dependences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Yasmine Hammamet, Tunisia. pp.362-367</w:t>
+              <w:t xml:space="preserve">IEEE SMC 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366381v1</w:t>
+                <w:t xml:space="preserve">hal-02558098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-unit systems with stochastic dependences</w:t>
+                <w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-units systems with stochastic dependences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SMC 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Yasmine Hammamet, Tunisia. pp.362-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558098v1</w:t>
+                <w:t xml:space="preserve">hal-04366381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance strategy with non-periodic inspections for a multi-component system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13541,90 +13541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic maintenance planning for a repairable system wich is inoperative during maintenance operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSAM 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13744,90 +13744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement asymptotique d'un système sous surveillance continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVèmes journées de statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13852,77 +13852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unification des approches statistiques et géométriques de la détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lacresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVèmes journées de statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bruxelles-Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14042,90 +14042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ESReDA Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14163,77 +14163,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A maintenance policy for a continuously monitored system, in decision making and Risk Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRA/ISdF, European Conference on System Dependability and Safety - ESREL 2002 - Lambda-Mu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14252,1401 +14252,1401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance avec délai pour un système sous surveillance continue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple maintenance policy for a two-unit series system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIèmes journées de statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">ASMDA 2001 - 10th International symposium on Applied Stochastic Models and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610808v1</w:t>
+                <w:t xml:space="preserve">hal-02558104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'évaluation des performances d'une politique de maintenance conditionnelle avec prise en compte de l'indisponibilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Combining Regulation-Based and Condition-Based Maintenance Policies: a Stochastic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Seventh ISSAT International Conference on Reliability and Quality in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630596v1</w:t>
+                <w:t xml:space="preserve">hal-02630612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique de maintenance simple pour un système série à deux composants avec dépendance économique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Continuous time predictive maintenance scheduling for a deteriorating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIèmes journées de statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Reliability and Maintainability Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Philadelphia, United States. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS.2001.902458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558101v1</w:t>
+                <w:t xml:space="preserve">hal-02307390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passerelles entre les Approches Statistiques et Géométriques de la Détection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance avec délai pour un système sous surveillance continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXXIIIèmes journées de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630582v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection in the presence of a bounded nuisance parameter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lacresse</w:t>
+                <w:t xml:space="preserve">Modèle d'évaluation des performances d'une politique de maintenance conditionnelle avec prise en compte de l'indisponibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ème congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2001.946288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317730v1</w:t>
+                <w:t xml:space="preserve">hal-02630596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for Maintenance Cost Optimization under Availability Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanier</w:t>
+                <w:t xml:space="preserve">Une politique de maintenance simple pour un système série à deux composants avec dépendance économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Reliability, ESREL 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Torino, Italy</w:t>
+              <w:t xml:space="preserve">XXXIIIèmes journées de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630639v1</w:t>
+                <w:t xml:space="preserve">hal-02558101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two monitoring/maintenance strategies for a stochastically deteriorating system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+                <w:t xml:space="preserve">Passerelles entre les Approches Statistiques et Géométriques de la Détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lacresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2001 - 10th International symposium on Applied Stochastic Models and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t>
+              <w:t xml:space="preserve">GRETSI'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593970v1</w:t>
+                <w:t xml:space="preserve">hal-02630582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple maintenance policy for a two-unit series system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">A model for Maintenance Cost Optimization under Availability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMDA 2001 - 10th International symposium on Applied Stochastic Models and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Safety and Reliability, ESREL 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558104v1</w:t>
+                <w:t xml:space="preserve">hal-02630639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Regulation-Based and Condition-Based Maintenance Policies: a Stochastic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanier</w:t>
+                <w:t xml:space="preserve">Fault detection in the presence of a bounded nuisance parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lacresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh ISSAT International Conference on Reliability and Quality in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Arlington, United States. pp.2700-2701 vol.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2001.946288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630612v1</w:t>
+                <w:t xml:space="preserve">hal-02317730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous time predictive maintenance scheduling for a deteriorating system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Two monitoring/maintenance strategies for a stochastically deteriorating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reliability and Maintainability Symposium.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASMDA 2001 - 10th International symposium on Applied Stochastic Models and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RAMS.2001.902458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307390v1</w:t>
+                <w:t xml:space="preserve">hal-02593970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de politiques de maintenance conditionnelle pour des systèmes multicomposants à dégradation continue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Simulation and Evaluation of Condition-Based Maintenance Policies for Multi-Component Continuous-State Deteriorating Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe journées de statistique - SDFS 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">ESREL'2000 and SRA-Europe Annual Conference Foresight and Precaution, 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630679v1</w:t>
+                <w:t xml:space="preserve">hal-02630647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de maintenance conditionnelle continu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+                <w:t xml:space="preserve">Comparaison de politiques de maintenance conditionnelle pour des systèmes multicomposants à dégradation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe journées de statistique - SDFS 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610809v1</w:t>
+                <w:t xml:space="preserve">hal-02630679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Study of Condition-Based Maintenance Planning for Continuous-State Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle de maintenance conditionnelle continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC/SAFEPROCESS 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">XXXIIe journées de statistique - SDFS 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630669v1</w:t>
+                <w:t xml:space="preserve">hal-02610809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Evaluation of Condition-Based Maintenance Policies for Multi-Component Continuous-State Deteriorating Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Study of Condition-Based Maintenance Planning for Continuous-State Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL'2000 and SRA-Europe Annual Conference Foresight and Precaution, 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">IFAC/SAFEPROCESS 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630647v1</w:t>
+                <w:t xml:space="preserve">hal-02630669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance conditionnelle des systèmes à dégradation continue - étude et comparaison de politiques</w:t>
               </w:r>
@@ -15714,51 +15714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance conditionnelle des systèmes à dégradation graduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16303,64 +16303,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of solar farm performance degradation in a dynamic environment for condition-based maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaxin Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16407,64 +16407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust and temperature on photovoltaic panel performance: A model-based approach to determine optimal cleaning frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaxin Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16953,51 +16953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Canh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17265,51 +17265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Canh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17558,304 +17558,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of real option in condition-based maintenance scheduling for wind turbines with production and deterioration uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">Joint optimization of monitoring quality and replacement decisions in condition-based maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 188, pp.614-623. </w:t>
+              <w:t xml:space="preserve">, 2019, 189 (September), pp.177-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2017.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365402v1</w:t>
+                <w:t xml:space="preserve">hal-02113548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of monitoring quality and replacement decisions in condition-based maintenance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">The use of real option in condition-based maintenance scheduling for wind turbines with production and deterioration uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ghamlouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 189 (September), pp.177-195. </w:t>
+              <w:t xml:space="preserve">, 2019, 188, pp.614-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113548v1</w:t>
+                <w:t xml:space="preserve">hal-02365402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodology for improving the inspection policies for degradation model selection according to prognostic measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17915,51 +17915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model selection for degradation modeling and prognosis with health monitoring data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18006,64 +18006,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostics for non-monotonous health indicator data with jump diffusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Ghamlouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18104,397 +18104,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible wind speed generation model: Markov chain with an embedded diffusion process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of optimal replacement policies to lifetime parameter estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 164, pp.316-328. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 266 (3), pp.963--975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.08.212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317798v1</w:t>
+                <w:t xml:space="preserve">hal-02134597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of optimal replacement policies to lifetime parameter estimates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Flexible wind speed generation model: Markov chain with an embedded diffusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinrui Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, pp.316-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.08.212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.10.055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02134597v1</w:t>
+                <w:t xml:space="preserve">hal-02317798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-homogenous gamma process: Application to SiC MOSFET threshold voltage instability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Santini</w:t>
+                <w:t xml:space="preserve">Unexpected persistence of extended-spectrum β-lactamase-producing Enterobacteriaceae in the faecal microbiota of hospitalised patients treated with imipenem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Morand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">L Lazarevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Miller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grall</w:t>
+                <w:t xml:space="preserve">L Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laouénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.81 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874237v1</w:t>
+                <w:t xml:space="preserve">hal-01685488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint maintenance and controller reconfiguration policy for a gradually deteriorating control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18513,92 +18525,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 231 (4), pp.339-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1748006X17692155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of diagnostic and prognostic condition indices for efficient and robust maintenance decision-making of systems subject to stress corrosion cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18617,991 +18629,991 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 159, pp.237-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Modeling and RUL Estimation of Deteriorating Systems in S-Plane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Langeron</w:t>
+                <w:t xml:space="preserve">Non-homogenous gamma process: Application to SiC MOSFET threshold voltage instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2036⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.14 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464220v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint predictive maintenance and inventory strategy for multi-component systems using Birnbaum’s structural importance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phuc Do Van</w:t>
+                <w:t xml:space="preserve">Degradation Modeling and RUL Estimation of Deteriorating Systems in S-Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.034⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.12249-12254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531027v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessments of performance and robustness of maintenance policies for stochastically deteriorating production systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+                <w:t xml:space="preserve">Joint predictive maintenance and inventory strategy for multi-component systems using Birnbaum’s structural importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1370563⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Maintenance modelling, 168 (2017), pp.249-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358911v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected persistence of extended-spectrum β-lactamase-producing Enterobacteriaceae in the faecal microbiota of hospitalised patients treated with imipenem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative assessments of performance and robustness of maintenance policies for stochastically deteriorating production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Tuan Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (3), pp.1089-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1370563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.02.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01685488v1</w:t>
+                <w:t xml:space="preserve">hal-02358911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation Modeling Based on a Time-Dependent Ornstein-Uhlenbeck Process and Residual Useful Lifetime Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjun Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (1), pp.126-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2015.2462353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level predictive maintenance for multi-component systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 144, pp.83-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian gamma processes for optimizing condition-based maintenance under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.360-379. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asmb.2076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaining Useful Lifetime Prognosis of Controlled Systems: A Case of Stochastically Deteriorating Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danh Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.1-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/356916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling framework for deteriorating control system and predictive maintenance of actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19620,1526 +19632,1526 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 140, pp.22-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition-based maintenance for multi-component systems using importance measure and predictive information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (4), pp.228-245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23302674.2014.983582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated degradation data of SiC MOSFETs for lifetime and Remaining Useful Life assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On-line change detection and condition-based maintenance for systems with unknown deterioration parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (9-10), pp.1718-1723. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (2), pp.139-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imaman/dps032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02297238v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line change detection and condition-based maintenance for systems with unknown deterioration parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Accelerated degradation data of SiC MOSFETs for lifetime and Remaining Useful Life assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (2), pp.139-158. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (9-10), pp.1718-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imaman/dps032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356267v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and condition-based maintenance with abrupt change in a system’s deterioration rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computation of remaining useful life on a physic-based model and impact of a prognosis on the maintenance process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (4), pp.434-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748006X13481926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2013.859327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02353042v1</w:t>
+                <w:t xml:space="preserve">hal-02305776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Time-Limited Information for Maintenance Decision Support: A Predictive Approach under Maintenance Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Deloux</w:t>
+                <w:t xml:space="preserve">Special Issue of selected articles from ESREL 2011 - Guest Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2013.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/983595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00872425v1</w:t>
+                <w:t xml:space="preserve">hal-00859911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Useful Life Estimation Based on a Time-Dependent Ornstein-Uhlenbeck Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">A methodology for probabilistic model-based prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1333055⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 225 (3), pp.443-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464821v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for probabilistic model-based prognosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Monitoring and condition-based maintenance with abrupt change in a system’s deterioration rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.10.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (12), pp.2183-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2013.859327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02284358v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of remaining useful life on a physic-based model and impact of a prognosis on the maintenance process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">On the Use of Time-Limited Information for Maintenance Decision Support: A Predictive Approach under Maintenance Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1748006X13481926⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.ID 983595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/983595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305776v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue of selected articles from ESREL 2011 - Guest Editorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Residual Useful Life Estimation Based on a Time-Dependent Ornstein-Uhlenbeck Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjun Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2013.06.022⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.325-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1333055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00859911v1</w:t>
+                <w:t xml:space="preserve">hal-02464821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Learning Domain in Monitoring Turbofan Start Capability System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+                <w:t xml:space="preserve">Editorial : Special issue of selected articles from ESREL 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémi Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Performability Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226 (6), pp.566-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748006X12470585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316545v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Special issue of selected articles from ESREL 2011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+                <w:t xml:space="preserve">Extension of the Learning Domain in Monitoring Turbofan Start Capability System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ausloos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Performability Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.265 - 278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1748006X12470585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00764223v1</w:t>
+                <w:t xml:space="preserve">hal-02316545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-based preventive maintenance for passive components submitted to stress corrosion cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inma T. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (1-2), pp.598-609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcm.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling multicomponent systems to quantify reliability centred maintenance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Despujols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 225 (2), pp.141-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748006X11402269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance policies for a two-units system: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21158,299 +21170,299 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 09 (02), pp.127-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218539302000718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition-based maintenance for a system subject to a non-homogeneous wear process with a wear rate transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96 (6), pp.611-618. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance policy on a finite time span for a gradually deteriorating system with imperfect improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ponchet-Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 225 (2), pp.105-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748006XJRR349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability assessment of network-based safety-related system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21482,336 +21494,336 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (5), pp.622-631. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2011.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a maintenance model for a multi-deteriorating mode system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95 (11), pp.1244-1254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of common cause failure parameters with periodic tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 239 (4), pp.761-768. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2008.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of safety integrity levels (SILs): A study of IEC61508 merging rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21843,439 +21855,439 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (4), pp.437-449. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2008.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance decision rule with embedded online Bayesian change detection for gradually non-stationary deteriorating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 222 (3), pp.359-369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/1748006XJRR141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of on-line detection for maintenance of gradually deteriorating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (12), pp.1814-1820. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2008.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online maintenance policy for a deteriorating system with random change of mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Saassouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92 (12), pp.1677-1685. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2006.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint modelling and optimization of monitoring and maintenance performance for a two-unit parallel system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22294,478 +22306,478 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 221 (1), pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/1748006XJRR31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 91 (2), pp.126-130. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 91 (2), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2005.03.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02303413v1</w:t>
+                <w:t xml:space="preserve">hal-02284315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de sensibilité, facteurs d'importance et défaillances de cause commune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vasseur</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (2), pp.126-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2005.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.40.763-785⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02316200v1</w:t>
+                <w:t xml:space="preserve">hal-02303413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudes de sensibilité, facteurs d'importance et défaillances de cause commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (7), pp.763-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.40.763-785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02284315v1</w:t>
+                <w:t xml:space="preserve">hal-02316200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hazard rate process for imperfectly monitored multi-unit systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22784,1049 +22796,1049 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 90 (2-3), pp.169-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A condition-based maintenance policy with non-periodic inspections for a two-unit series system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 87 (1), pp.109-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2004.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential condition-based maintenance scheduling for a deteriorating system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+                <w:t xml:space="preserve">A sequential condition-based repair/replacement policy with non-periodic inspections for a system subject to continuous wear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (4), pp.327-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asmb.493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00593-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02362239v1</w:t>
+                <w:t xml:space="preserve">hal-02290435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of replacement times using imperfect monitoring information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Sequential condition-based maintenance scheduling for a deteriorating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 150 (2), pp.451-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00593-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TR.2003.821944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02356490v1</w:t>
+                <w:t xml:space="preserve">hal-02362239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance policy for a continuously monitored deteriorating system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of replacement times using imperfect monitoring information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0269964803172063⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (4), pp.523-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2003.821944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02332021v1</w:t>
+                <w:t xml:space="preserve">hal-02356490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequential condition-based repair/replacement policy with non-periodic inspections for a system subject to continuous wear</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance policy for a continuously monitored deteriorating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (2), pp.235-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269964803172063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asmb.493⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02290435v1</w:t>
+                <w:t xml:space="preserve">hal-02332021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A condition-based maintenance policy for stochastically deteriorating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 76 (2), pp.167-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0951-8320(01)00148-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time predictive-maintenance scheduling for a deteriorating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 51 (2), pp.141-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2002.1011518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic model for hybrid maintenance policies evaluation and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 08 (03), pp.233-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218539301000499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une structure multiseuil pour l'optimisation de la maintenance des systèmes à détérioration continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23841,87 +23853,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 35 (10), pp.1235-1262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politique de maintenance conditionnelle à temps continu pour un système à détérioration graduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23936,73 +23948,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 141 (3), pp.69-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection and maintenance planning: an application of semi-Markov decision processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24021,82 +24033,82 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8 (5), pp.467-476. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1018570518804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24106,142 +24118,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-Time Predictive Maintenance Modeling with Dynamic Decision Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mosayebi Omshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Engineering Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Springer London, pp.521-542, 2023, Springer Handbooks, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-7503-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance of a deteriorating control system based upon controller reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24260,253 +24272,253 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.939-947, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b19094-126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of imperfect monitoring information in condition-based maintenance decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Technology and Engineering Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1157-1179, 2012, 9780415698085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The APPRODYN project: dynamic reliability approaches to modeling critical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génia Babykina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Brinzei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Medjaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24516,126 +24528,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.181-222, 2012, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet APPRODYN : approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génia Babykina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Brinzei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Medjaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24645,405 +24657,405 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications, pp.181-222, 2012, Traité Information, Commande, Communication, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation modelling in reliability centered maintenance model with application to power plant systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Despujols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance Modelling and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Det Norske Veritas, pp.783-798, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling and performance evaluation of condition-based maintenance policies for gradually deteriorating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance Modelling and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Det Norske Veritas, pp.309-330, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Maintained Multicomponent Systems for Dependability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Despujols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-272, 2010, Springer Series in Reliability Engineering, 978-1-84882-213-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84882-213-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic processes and stress corrosion cracking modeling for passive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25059,194 +25071,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRA into SRA: Structural Reliability Analysis into System Risk Assessment. Reliability of degraded structures in system risk assessment.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Det Norske Veritas, pp.60-80, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Simulation of Complex Maintenance Strategies for Multi-Component Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Despujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Maintenance and Infrastructure Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.125-137, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25262,51 +25274,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Quantitative Risk Analysis and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.1862-1868, 2008, 9780470061596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25316,822 +25328,822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de mission ECPoc « Évaluer les compétences à Purpan, oui mais comment ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Mohib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] École d’ingénieurs de Purpan, INP Toulouse. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des dégradations et prise en compte des covariables - Rapport final du contrat de collaboration EDF/UTT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Université de technologie de Troyes; EDF. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data mapping pour la modélisation des DCC: analyse critique de la bibliographie et préconisation de démarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de technologie de Troyes. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéro défaillance et paramètres DCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des incertitudes dans l'estimation des paramètres des modèles DCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la spécificité des tests EDF à l'estimation des paramètres DCC pour les groupes de quatre composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la spécificité des tests EDF à l'estimation des paramètres DCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulo Isbel Zequeira Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de défaillances de cause commune (DCC), retour d'expérience (REX) et estimation des paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26156,73 +26168,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des facteurs d'importance pour les systèmes à modèles comportementaux ou dynamiques - Etude bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26231,195 +26243,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fin d'étude conduite en collaboration avec l'Institut Français du Textile et de l'Habillement (IFTH) sur les méthodes de maintenance pratiquées dans les PME/PMI de la filière maille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Matthelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] Université de technologie de Troyes. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26429,91 +26441,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic processes for prognosis and maintenance modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26523,78 +26535,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue of selected articles from ESREL 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26607,51 +26619,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Troyes, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 226 (6), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26661,139 +26673,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Safety, Reliability and Risk Management - ESREL 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guedes Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taylor &amp; Francis - CRC Press, 2011, 9780429217265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire Groupe Fiabilité, Equipe de probabilités appliquées et statistiques, Université de Marne-la-Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26815,65 +26827,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId498"/>
+      <w:footerReference w:type="default" r:id="rId499"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27020,51 +27032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Khai Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Tuan Huynh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P9167-cd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Askari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ponchet-Durupt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Jafari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7259-cd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.04" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babas Fahima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deloux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethore Emmanuel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Babas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mosayebi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mosayebi Omshi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Gong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langeron Yves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grall Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Shen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-22-658" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_35" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Arismendi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03323815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Vatn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0081-cd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03249010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Minh Hao La" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lakomicki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinrui Ma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2018.8463105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Paroissin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Cherkaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMRLO.2016.46" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03273219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21348-15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02625935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.874" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ghamlouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.624" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Santini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02625971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tanguy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2015.7105099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01619" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hausser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aufenvenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nystroem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krieg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2013.538" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Deng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2014.6798459" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059780v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QR2MSE.2013.6625650" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-212" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tung Mai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693923" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02626006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333164" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ponchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2012.6246260" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keomany Bouvard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khoury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00189" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615188v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lesobre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lorton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2011.5754510" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03052624v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Guessoum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupied" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2011.5754511" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573803v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573796v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-320" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615381v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518616v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ausloos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Mass&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615212v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5447964" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615272v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464855v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02176" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615277v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628356v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628378v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Saassouh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060829-4-CN-2909.00131" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593430v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516733v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Voicu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2006.1677419" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593743v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huyart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610811v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lacresse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.02026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557305v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2003.1243988" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2003.1182023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36625-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366381v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558098v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628474v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628462v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630556v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610804v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630543v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558091v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610812v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610808v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630596v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558101v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317730v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2001.946288" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630639v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2001.902458" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630679v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610809v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630647v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630709v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630700v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563380v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563611v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630748v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110778" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e35390" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337055v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosayebi Omshi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shemehsavar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grall" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109739" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429635v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109460" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03273225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107540" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03292206v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107905" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03544276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Canh Vu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107686" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920482v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20948670" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384372v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19884210" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465514v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106854" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02285162v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.08.050" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887627v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2829771" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365402v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.10.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.034" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114163v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2829738" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886819v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.08.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317798v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.212" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134597v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.10.055" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97FG04K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874237v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Miller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.007" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292719v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17692155" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.11.022" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464220v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2036" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531027v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.034" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358911v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1370563" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685488v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lazarevic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ga&#239;a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couffignal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laou&#233;nan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.02.018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307543v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2462353" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183225v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.07.017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWFJQMPB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136068v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2076" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6X6N72G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362051v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356916" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02287484v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.03.028" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZN1T7V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086915v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2014.983582" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297238v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.082" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MCBW2K9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dps032" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.859327" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872425v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/983595" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464821v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333055" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284358v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.10.025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1536ZT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02305776v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13481926" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859911v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.06.022" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNZJCN54-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316545v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Mass&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764223v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12470585" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297245v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma T. Castro" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2011.03.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02352982v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X11402269" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332002v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539302000718" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02305782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1LSMJNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332048v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006XJRR349" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292872v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.05.008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZX97MTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303371v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ponchet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.021" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ3SX4HK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316159v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.12.013" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPCVWDV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292862v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.02.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGLBH563-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02331821v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR141" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4792A8EB812B7F5B08D82DB99C2D446B01576FB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356182v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.03.020" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF940KW0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356376v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.10.017" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B0WP29-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02325414v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR31" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/785D52325F655B604F8E6133FC17119A62F05134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303413v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.03.008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5HRNVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316200v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.763-785" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E929E774A4E11108DD0B0B18F97714141B3F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284315v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.017" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z16T401-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356060v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NXCPTL9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284119v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.04.013" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ2X7F94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362239v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00593-3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD42Q16D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356490v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2003.821944" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332021v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964803172063" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDE1F4FDB5ABF5DF84589A67BE019491157348CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290435v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.493" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNCH22ZH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284115v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(01)00148-X" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HNWN85C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307396v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.1011518" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297219v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539301000499" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365932v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365917v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319948v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018570518804" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PQSKB66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447120v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-7503-2_27" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464249v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-126" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558107v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762917v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjaher" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675333v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630789v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630777v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630803v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-213-9_12" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF6C683A2E5BF2C1039D25A36916F99443CDBA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516735v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630827v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630871v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593352v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558115v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558120v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558131v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558133v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558140v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558142v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Isbel Zequeira Alfonso" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558147v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558152v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630937v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Matthelie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nizard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630894v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586010v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273237v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedes Soares" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630914v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Khai Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Tuan Huynh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.04" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P9167-cd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Askari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ponchet-Durupt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Jafari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7259-cd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mosayebi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babas Fahima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deloux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethore Emmanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Babas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mosayebi Omshi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Gong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_35" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langeron Yves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grall Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Shen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-22-658" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renny Arismendi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03249010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Minh Hao La" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03323815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Vatn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0081-cd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinrui Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lakomicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2018.8463105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Paroissin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Cherkaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMRLO.2016.46" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03273219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21348-15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02625935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.874" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ghamlouch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Santini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02625971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tanguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2015.7105099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366377v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Deng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2014.6798459" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hausser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aufenvenne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nystroem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krieg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2013.538" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01619" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QR2MSE.2013.6625650" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-212" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tung Mai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693923" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02626006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333164" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ponchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2012.6246260" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keomany Bouvard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khoury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00189" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615188v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lesobre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lorton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2011.5754510" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03052624v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Guessoum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupied" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2011.5754511" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573803v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573796v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-320" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5447964" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615381v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ausloos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Mass&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615212v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628343v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510211v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464855v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615275v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02176" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516723v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628378v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Saassouh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060829-4-CN-2909.00131" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516733v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Voicu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2006.1677419" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lacresse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.02026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610811v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610801v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huyart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593815v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628436v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557326v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36625-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610802v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557305v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2003.1243988" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2003.1182023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628474v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628462v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630556v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610804v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630543v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558091v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610812v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558104v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2001.902458" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610808v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630596v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558101v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630582v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630639v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2001.946288" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593970v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630679v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610809v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630709v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630700v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563380v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563611v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630748v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110778" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e35390" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337055v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosayebi Omshi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shemehsavar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grall" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109739" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429635v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109460" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03273225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107540" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03292206v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107905" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03544276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Canh Vu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107686" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920482v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20948670" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384372v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19884210" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465514v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106854" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02285162v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.08.050" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887627v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2829771" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113548v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.034" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365402v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.10.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114163v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2829738" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886819v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.08.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134597v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.10.055" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97FG04K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317798v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.212" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685488v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lazarevic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ga&#239;a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couffignal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laou&#233;nan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.02.018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGSZVH8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292719v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17692155" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411368v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.11.022" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874237v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Miller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464220v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2036" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531027v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358911v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1370563" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307543v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2462353" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183225v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.07.017" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWFJQMPB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136068v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2076" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6X6N72G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362051v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356916" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02287484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.03.028" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZN1T7V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086915v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2014.983582" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356267v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dps032" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297238v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.082" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MCBW2K9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02305776v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13481926" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859911v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.06.022" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNZJCN54-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284358v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.10.025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1536ZT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353042v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.859327" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/983595" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464821v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333055" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764223v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12470585" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316545v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Mass&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297245v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma T. Castro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2011.03.003" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02352982v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X11402269" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332002v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539302000718" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02305782v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.008" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1LSMJNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332048v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006XJRR349" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292872v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.05.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZX97MTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303371v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ponchet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ3SX4HK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316159v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.12.013" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPCVWDV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292862v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.02.003" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGLBH563-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02331821v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR141" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4792A8EB812B7F5B08D82DB99C2D446B01576FB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356182v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.03.020" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF940KW0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356376v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.10.017" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B0WP29-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02325414v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR31" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/785D52325F655B604F8E6133FC17119A62F05134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284315v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.017" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z16T401-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303413v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.03.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5HRNVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316200v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.763-785" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E929E774A4E11108DD0B0B18F97714141B3F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356060v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.011" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NXCPTL9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284119v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.04.013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ2X7F94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290435v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.493" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNCH22ZH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362239v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00593-3" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD42Q16D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356490v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2003.821944" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332021v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964803172063" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDE1F4FDB5ABF5DF84589A67BE019491157348CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284115v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(01)00148-X" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HNWN85C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307396v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.1011518" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297219v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539301000499" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365932v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365917v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319948v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018570518804" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PQSKB66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447120v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-7503-2_27" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464249v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-126" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558107v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762917v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjaher" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675333v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630789v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630777v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630803v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-213-9_12" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF6C683A2E5BF2C1039D25A36916F99443CDBA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516735v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630827v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630871v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593352v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558115v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558120v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558131v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558133v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558140v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558142v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Isbel Zequeira Alfonso" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558147v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558152v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630937v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Matthelie" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nizard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630894v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586010v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273237v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedes Soares" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630914v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>