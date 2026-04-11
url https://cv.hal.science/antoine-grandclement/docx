--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -975,256 +975,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des pôles de compétitivité: réseaux de lieux et réseaux d’acteurs</w:t>
+                <w:t xml:space="preserve">Fonction résidentielle et dynamique de la fiscalité locale sur le littoral méditerranéen français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), p. 57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265209v1</w:t>
+                <w:t xml:space="preserve">hal-01191769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et compétitivité : de nouvelles politiques industrielles</w:t>
+                <w:t xml:space="preserve">Géographie des pôles de compétitivité: réseaux de lieux et réseaux d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265195v1</w:t>
+                <w:t xml:space="preserve">hal-01265209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction résidentielle et dynamique de la fiscalité locale sur le littoral méditerranéen français</w:t>
+                <w:t xml:space="preserve">Innovation et compétitivité : de nouvelles politiques industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), pp.511-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191769v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôles de compétitivité : les systèmes productifs recomposés par les réseaux d’innovation</w:t>
               </w:r>
@@ -1686,272 +1686,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation et bases fiscales des communes métropolitaines</w:t>
+                <w:t xml:space="preserve">Les pôles de compétitivité et l’action sur les systèmes productifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Baudelle; Jacques Fache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données urbaines 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p 53-61, 2015</w:t>
+              <w:t xml:space="preserve">Les mutations des systèmes productifs en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-337, 2015, Didact Géographie, 978-2-7535-3549-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228229v1</w:t>
+                <w:t xml:space="preserve">hal-01185490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de 6 pôles de compétitivité en Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2015, 978-2-7178-6838-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pôles de compétitivité et l’action sur les systèmes productifs</w:t>
+                <w:t xml:space="preserve">Urbanisation et bases fiscales des communes métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guy Baudelle; Jacques Fache. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mutations des systèmes productifs en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Données urbaines 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 53-61, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01185490v1</w:t>
+                <w:t xml:space="preserve">hal-01228229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôles de compétitivité et développement durable</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2293984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0443" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697764211037135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X211013812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.471-492" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Roman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/introduction-la-geographie-economique-9782200622305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3762" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=68219&amp;amp;concordeid=21864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00815894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2293984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0443" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697764211037135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X211013812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.471-492" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Roman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/introduction-la-geographie-economique-9782200622305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=68219&amp;amp;concordeid=21864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00815894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>