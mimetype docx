--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -975,256 +975,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction résidentielle et dynamique de la fiscalité locale sur le littoral méditerranéen français</w:t>
+                <w:t xml:space="preserve">Innovation et compétitivité : de nouvelles politiques industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), pp.511-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191769v1</w:t>
+                <w:t xml:space="preserve">hal-01265195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des pôles de compétitivité: réseaux de lieux et réseaux d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et compétitivité : de nouvelles politiques industrielles</w:t>
+                <w:t xml:space="preserve">Fonction résidentielle et dynamique de la fiscalité locale sur le littoral méditerranéen français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), p. 57-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.1084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265195v1</w:t>
+                <w:t xml:space="preserve">hal-01191769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôles de compétitivité : les systèmes productifs recomposés par les réseaux d’innovation</w:t>
               </w:r>
@@ -1686,272 +1686,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pôles de compétitivité et l’action sur les systèmes productifs</w:t>
+                <w:t xml:space="preserve">Urbanisation et bases fiscales des communes métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guy Baudelle; Jacques Fache. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mutations des systèmes productifs en France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.325-337, 2015, Didact Géographie, 978-2-7535-3549-7</w:t>
+              <w:t xml:space="preserve">Données urbaines 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 53-61, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185490v1</w:t>
+                <w:t xml:space="preserve">hal-01228229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de 6 pôles de compétitivité en Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2015, 978-2-7178-6838-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation et bases fiscales des communes métropolitaines</w:t>
+                <w:t xml:space="preserve">Les pôles de compétitivité et l’action sur les systèmes productifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Baudelle; Jacques Fache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données urbaines 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p 53-61, 2015</w:t>
+              <w:t xml:space="preserve">Les mutations des systèmes productifs en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-337, 2015, Didact Géographie, 978-2-7535-3549-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228229v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôles de compétitivité et développement durable</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2293984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0443" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697764211037135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X211013812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.471-492" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Roman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/introduction-la-geographie-economique-9782200622305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=68219&amp;amp;concordeid=21864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00815894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2293984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0443" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697764211037135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X211013812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.471-492" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1084" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Roman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/introduction-la-geographie-economique-9782200622305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3762" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=68219&amp;amp;concordeid=21864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00815894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>