--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -878,51 +878,51 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-56363-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>