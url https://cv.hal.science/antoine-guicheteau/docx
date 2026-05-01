--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1125,234 +1125,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie sur le gazoduc « Val de Saône » en Haute-Marne : premiers résultats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches sur la morphogénèse d’un village de Bresse : Romenay (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 111 (1), pp.33-36</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398536v1</w:t>
+                <w:t xml:space="preserve">hal-01992639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur la morphogénèse d’un village de Bresse : Romenay (Saône-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie sur le gazoduc « Val de Saône » en Haute-Marne : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22.2</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (1), pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992639v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la morphogénèse d’un village de Bresse : Romenay (Saône-et-Loire)</w:t>
               </w:r>
@@ -1717,239 +1717,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence de structures de combustion « isolées » dans le sud-ouest de la Marne</w:t>
+                <w:t xml:space="preserve">Occupations funéraires et domestiques du haut Moyen Âge à nos jours en périphérie d’une ancienne église paroissiale sur le site de « La Chapelle Sainte-Cécile » à Flée (Sarthe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Gaillard</w:t>
+                <w:t xml:space="preserve">Kevin Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Heppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.14220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01488031v1</w:t>
+                <w:t xml:space="preserve">halshs-01487980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations funéraires et domestiques du haut Moyen Âge à nos jours en périphérie d’une ancienne église paroissiale sur le site de « La Chapelle Sainte-Cécile » à Flée (Sarthe)</w:t>
+                <w:t xml:space="preserve">Récurrence de structures de combustion « isolées » dans le sud-ouest de la Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurore Noël</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01487980v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01488031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Morandière, un habitat médiéval à Saint-Berthevin</w:t>
               </w:r>
@@ -3124,51 +3124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de « La Montagne de Saint-Laurent » à Mesmont : des origines au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Labeaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche diachronique des sites de hauteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARTEHIS Éditions, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,51 +3562,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03505174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La genèse du village » (Ve-XIIe siècles), archéologie de l’habitat groupé du haut Moyen Âge dans le Centre-Est de la France actuelle, une introduction</w:t>
+                <w:t xml:space="preserve">Bilan de la journée d’étude « La genèse du village » : entre diversité des cas et trajectoires communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
@@ -3627,94 +3627,94 @@
               <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782958072629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.25629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.25045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679228v1</w:t>
+                <w:t xml:space="preserve">hal-03679231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la journée d’étude « La genèse du village » : entre diversité des cas et trajectoires communes</w:t>
+                <w:t xml:space="preserve">« La genèse du village » (Ve-XIIe siècles), archéologie de l’habitat groupé du haut Moyen Âge dans le Centre-Est de la France actuelle, une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
@@ -3735,70 +3735,70 @@
               <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782958072629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.25045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.25629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679231v1</w:t>
+                <w:t xml:space="preserve">hal-03679228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements du haut Moyen Âge et leur environnement au cœur du Nogentais (Aube)</w:t>
               </w:r>
@@ -5269,51 +5269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Deborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villevielle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04907867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/wd8g-4786" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Tilmant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Colas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedenon.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24915" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Faure-Boucharlat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gaillard de S&#233;mainville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Tilmant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04045865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.31674" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capedeville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25654" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25654" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25629" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41770" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41033" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40145" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Deborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14220" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villevielle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04907867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/wd8g-4786" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Tilmant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Colas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedenon.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24915" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Faure-Boucharlat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gaillard de S&#233;mainville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Tilmant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04045865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.31674" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capedeville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25654" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25654" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25629" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25629" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41770" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41033" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40145" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>