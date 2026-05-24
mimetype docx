--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -840,234 +840,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03758520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie des sépultures à inhumation en Bourgogne-Franche-Comté</w:t>
+                <w:t xml:space="preserve">Apport des datations radiocarbones à la typo-chronologie des sépultures des IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Maestracci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guicheteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, pp.81-95</w:t>
+              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.105-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03959645v1</w:t>
+                <w:t xml:space="preserve">hal-04113470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des datations radiocarbones à la typo-chronologie des sépultures des IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles en Bourgogne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Typochronologie des sépultures à inhumation en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Maestracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.105-110</w:t>
+              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, pp.81-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113470v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et archéologie d’un chef-lieu de pagus en Bourgogne : recherches en cours sur le site de la « Montagne de Saint-Laurent » à Mesmont (Côte d’Or)</w:t>
               </w:r>
@@ -2278,51 +2278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des datations radiocarbones à la typo-chronologies des sépultures médiévales en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,225 +2782,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du Moyen Âge dans la Revue archéologique de l'Est</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Gaillard de Sémainville</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur les ensembles funéraires du sud de la Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Société Archéologique de l'Est. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Le Forestier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est : 70 ans d'activité éditoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Numéro spécial, pp.117-134, 2025</w:t>
+              <w:t xml:space="preserve">Les ensembles funéraires altomédiévaux : nouvelles recherches et nouvelles méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 41 des mémoires de l'AFAM, Association française d'archéologie mérovingienne; Archéologie des nécropoles, pp.169-176, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408583v1</w:t>
+                <w:t xml:space="preserve">hal-05065275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les ensembles funéraires du sud de la Bourgogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Fossurier</w:t>
+                <w:t xml:space="preserve">La représentation du Moyen Âge dans la Revue archéologique de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Faure-Boucharlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gaillard de Sémainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Le Forestier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Archéologique de l'Est. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ensembles funéraires altomédiévaux : nouvelles recherches et nouvelles méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, tome 41 des mémoires de l'AFAM, Association française d'archéologie mérovingienne; Archéologie des nécropoles, pp.169-176, 2025</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est : 70 ans d'activité éditoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Numéro spécial, pp.117-134, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065275v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge dans le département de la Nièvre, un état de la recherche</w:t>
               </w:r>
@@ -3202,51 +3202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des stations radiocarbones à la typo-chronologie des sépultures des Ive-XVe siècles en bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3562,51 +3562,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03505174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la journée d’étude « La genèse du village » : entre diversité des cas et trajectoires communes</w:t>
+                <w:t xml:space="preserve">« La genèse du village » (Ve-XIIe siècles), archéologie de l’habitat groupé du haut Moyen Âge dans le Centre-Est de la France actuelle, une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
@@ -3627,94 +3627,94 @@
               <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782958072629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.25045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.25629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679231v1</w:t>
+                <w:t xml:space="preserve">hal-03679228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La genèse du village » (Ve-XIIe siècles), archéologie de l’habitat groupé du haut Moyen Âge dans le Centre-Est de la France actuelle, une introduction</w:t>
+                <w:t xml:space="preserve">Bilan de la journée d’étude « La genèse du village » : entre diversité des cas et trajectoires communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
@@ -3735,70 +3735,70 @@
               <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782958072629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.25629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.25045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679228v1</w:t>
+                <w:t xml:space="preserve">hal-03679231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements du haut Moyen Âge et leur environnement au cœur du Nogentais (Aube)</w:t>
               </w:r>
@@ -4219,240 +4219,240 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesmont (Côte-d’Or). Montagne de Saint-Laurent [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">Sevrey (Saône-et-Loire). Rue du Roch [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.210. </w:t>
+              <w:t xml:space="preserve">2021, pp.293-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.40145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674081v1</w:t>
+                <w:t xml:space="preserve">hal-03674185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larochemillay (Nièvre). Place de l’église [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">Mesmont (Côte-d’Or). Montagne de Saint-Laurent [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.224. </w:t>
+              <w:t xml:space="preserve">2021, pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674084v1</w:t>
+                <w:t xml:space="preserve">hal-03674081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevrey (Saône-et-Loire). Rue du Roch [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">Larochemillay (Nièvre). Place de l’église [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.293-294. </w:t>
+              <w:t xml:space="preserve">2021, pp.224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.40145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674185v1</w:t>
+                <w:t xml:space="preserve">hal-03674084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontaines (Saône-et-Loire). Place de l’Église [notice archéologique]</w:t>
               </w:r>
@@ -5269,51 +5269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Deborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14220" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villevielle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04907867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/wd8g-4786" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Tilmant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Colas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedenon.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24915" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Faure-Boucharlat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gaillard de S&#233;mainville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Tilmant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04045865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.31674" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capedeville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25654" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25654" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25629" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25629" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41770" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41033" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40145" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Deborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14220" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villevielle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04907867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/wd8g-4786" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Tilmant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Colas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedenon.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24915" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Faure-Boucharlat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gaillard de S&#233;mainville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Tilmant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04045865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.31674" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capedeville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25654" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25654" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25629" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.25045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674081v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41770" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674084v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>