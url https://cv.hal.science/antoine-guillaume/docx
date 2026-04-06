--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Guillaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From associated motion to associated posture: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: “From associated motion to associated posture in cross-linguistic perspective”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hermosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From associated motion to associated posture: contributions from South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Encuentro Internacional de Lingüística en el Noroeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hermosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Lexical affixes” of associated motion and associated posture in Tacana and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion and associated posture in Tacana and other South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional Amazónicas IX: Estructura de las lenguas amazónicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de los Andes, Jun 2023, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemanticShifts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion: a typological introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online meeting of the ANR projet SALTA “Spatial Asymmetries across Languages: a Typological Approach”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR projet SALTA “Spatial Asymmetries across Languages: a Typological Approach”, Mar 2022, Online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion in Western Sicilian: a preliminary account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi de Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Digital conference (initially planned at the National and Kapodistrian University of Athens), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03349485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion &amp; ‘associated posture’ in Tacana (Takanan family, Amazonian Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the Association of Linguistic Typology (ALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pavia, Sep 2019, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion, associated posture and imperfective aspect in Tacana (Amazonian Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.851-908. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.21045.gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The evolution of argument coding patterns in South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike Gildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue on 'The evolution of argument coding patterns in South American languages', edited by A. Guillaume &amp; S. Gildea, 8 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.00002.gil⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammatical expression of emotions in Tacana and other Takanan languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.114 - 145. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.00005.gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios sincrónicos y diacrónicos sobre lenguas Pano y Takana: una introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas complejos de movimiento asociado en las lenguas Takana y Pano: perspectivas descriptiva, tipológica e histórico-comparativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.211-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion in South America: Typological and areal perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (1), pp.81-177. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918336v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to argument-encoding systems in Bolivian Amazonian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of American Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (4), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/662152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les suffixes verbaux de ‘mouvement associé’ en cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.181-204. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-034-02-900000008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Agreement and Split Intransitivity in Reyesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of American Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1), pp.29-48. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/598202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takanan languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonian Languages. An International Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Tacana (Amazonian Bolivia): Synchronic description and diachronic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ljuba Veselinova; Arja Hamari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Negative Existential Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-552, 2022, 978-3-98554-035-8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7353623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Associated Motion as a grammatical category in linguistic typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Guillaume; Harold Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.3-30, 2021, Associated motion, 978-3-11-069200-6. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110692099-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02917416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ergative case-marking to hierarchical agreement: a reconstruction of the argument-marking system of Reyesano (Takanan, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Cristofaro; Fernando Zúñiga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typological hierarchies in synchrony and diachrony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.217 - 256, 2018, Typological Studies in Language, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.121.06gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interaction of Reduplication with Word Classes and Transitivity in Cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gale Goodwin Gómez; Hein van der Voort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduplication in Indigenous Languages of South America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Brill, pp.313-342, 2014, Studies in the Indigenous Languages of the Americas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinate clauses, switch-reference, and tail-head linkage in Cavineña narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rik van Gijn; Katharina Haude; Pieter Muysken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordination in Native South American Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, John Benjamins, pp.109-140, 2011, Typological Studies in Language, 9789027206787. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.97.05gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociative causative markers in South-American languages: a possible areal feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais de typologie et de linguistique générale, Mélanges offerts à Denis Creissels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.383-402, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter Mouton, 2021, 978-3-11-069200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios sincrónicos y diacrónicos sobre lenguas Pano y Takana: fonología, morfología y sintaxis (Amerindia, 39:1 & 39:2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argument-encoding systems in Bolivian Amazonian languages (International Journal of American Linguistics, 77:4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grammar of Cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 9783110188424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05261735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire on sociative causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04737819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of argument coding patterns in South American languages (Special issue of Journal of Historical Linguistics, 8:1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike Gildea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.8.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues takana d’Amazonie bolivienne : documentation, description, typologie, morphosyntaxe historique et aréale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière Lyon 2, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation de deux langues Amazoniennes de Bolivie : le cavineña et le reyesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Guillaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From associated motion to associated posture: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: “From associated motion to associated posture in cross-linguistic perspective”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hermosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From associated motion to associated posture: contributions from South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Encuentro Internacional de Lingüística en el Noroeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hermosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Lexical affixes” of associated motion and associated posture in Tacana and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion and associated posture in Tacana and other South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional Amazónicas IX: Estructura de las lenguas amazónicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de los Andes, Jun 2023, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion: a typological introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online meeting of the ANR projet SALTA “Spatial Asymmetries across Languages: a Typological Approach”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR projet SALTA “Spatial Asymmetries across Languages: a Typological Approach”, Mar 2022, Online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemanticShifts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion in Western Sicilian: a preliminary account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi de Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Digital conference (initially planned at the National and Kapodistrian University of Athens), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03349485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion &amp; ‘associated posture’ in Tacana (Takanan family, Amazonian Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the Association of Linguistic Typology (ALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pavia, Sep 2019, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion, associated posture and imperfective aspect in Tacana (Amazonian Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.851-908. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.21045.gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The evolution of argument coding patterns in South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike Gildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue on 'The evolution of argument coding patterns in South American languages', edited by A. Guillaume &amp; S. Gildea, 8 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.00002.gil⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammatical expression of emotions in Tacana and other Takanan languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.114 - 145. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.00005.gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios sincrónicos y diacrónicos sobre lenguas Pano y Takana: una introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas complejos de movimiento asociado en las lenguas Takana y Pano: perspectivas descriptiva, tipológica e histórico-comparativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.211-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion in South America: Typological and areal perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (1), pp.81-177. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918336v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to argument-encoding systems in Bolivian Amazonian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of American Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (4), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/662152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les suffixes verbaux de ‘mouvement associé’ en cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.181-204. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-034-02-900000008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Agreement and Split Intransitivity in Reyesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of American Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1), pp.29-48. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/598202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takanan languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonian Languages. An International Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (4 Smaller Language Families II), De Gruyter Brill, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Tacana (Amazonian Bolivia): Synchronic description and diachronic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ljuba Veselinova; Arja Hamari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Negative Existential Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-552, 2022, 978-3-98554-035-8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7353623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Associated Motion as a grammatical category in linguistic typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Guillaume; Harold Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.3-30, 2021, Associated motion, 978-3-11-069200-6. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110692099-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02917416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ergative case-marking to hierarchical agreement: a reconstruction of the argument-marking system of Reyesano (Takanan, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Cristofaro; Fernando Zúñiga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typological hierarchies in synchrony and diachrony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.217 - 256, 2018, Typological Studies in Language, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.121.06gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interaction of Reduplication with Word Classes and Transitivity in Cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gale Goodwin Gómez; Hein van der Voort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduplication in Indigenous Languages of South America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Brill, pp.313-342, 2014, Studies in the Indigenous Languages of the Americas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinate clauses, switch-reference, and tail-head linkage in Cavineña narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rik van Gijn; Katharina Haude; Pieter Muysken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordination in Native South American Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, John Benjamins, pp.109-140, 2011, Typological Studies in Language, 9789027206787. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.97.05gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociative causative markers in South-American languages: a possible areal feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais de typologie et de linguistique générale, Mélanges offerts à Denis Creissels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.383-402, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter Mouton, 2021, 978-3-11-069200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios sincrónicos y diacrónicos sobre lenguas Pano y Takana: fonología, morfología y sintaxis (Amerindia, 39:1 & 39:2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argument-encoding systems in Bolivian Amazonian languages (International Journal of American Linguistics, 77:4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grammar of Cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 9783110188424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05261735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire on sociative causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04737819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of argument coding patterns in South American languages (Special issue of Journal of Historical Linguistics, 8:1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike Gildea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.8.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues takana d’Amazonie bolivienne : documentation, description, typologie, morphosyntaxe historique et aréale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière Lyon 2, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation de deux langues Amazoniennes de Bolivie : le cavineña et le reyesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913928v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi de Pasquale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758050v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.21045.gui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spike Gildea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.00002.gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00005.gui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Valenzuela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918336v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2016-0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-034-02-900000008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598202" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527627v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/307" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7353623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917416v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099-001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.121.06gui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.97.05gui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.8.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913928v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi de Pasquale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758050v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.21045.gui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spike Gildea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.00002.gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00005.gui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Valenzuela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918336v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2016-0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-034-02-900000008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598202" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527795v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527627v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/307" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7353623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917416v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099-001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.121.06gui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.97.05gui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.8.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>