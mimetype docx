--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Guillaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From associated motion to associated posture: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: “From associated motion to associated posture in cross-linguistic perspective”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hermosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From associated motion to associated posture: contributions from South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Encuentro Internacional de Lingüística en el Noroeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hermosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Lexical affixes” of associated motion and associated posture in Tacana and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion and associated posture in Tacana and other South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional Amazónicas IX: Estructura de las lenguas amazónicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de los Andes, Jun 2023, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion: a typological introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online meeting of the ANR projet SALTA “Spatial Asymmetries across Languages: a Typological Approach”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR projet SALTA “Spatial Asymmetries across Languages: a Typological Approach”, Mar 2022, Online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemanticShifts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion in Western Sicilian: a preliminary account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi de Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Digital conference (initially planned at the National and Kapodistrian University of Athens), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03349485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion &amp; ‘associated posture’ in Tacana (Takanan family, Amazonian Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the Association of Linguistic Typology (ALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pavia, Sep 2019, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion, associated posture and imperfective aspect in Tacana (Amazonian Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.851-908. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.21045.gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The evolution of argument coding patterns in South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike Gildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue on 'The evolution of argument coding patterns in South American languages', edited by A. Guillaume &amp; S. Gildea, 8 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.00002.gil⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammatical expression of emotions in Tacana and other Takanan languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.114 - 145. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.00005.gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios sincrónicos y diacrónicos sobre lenguas Pano y Takana: una introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas complejos de movimiento asociado en las lenguas Takana y Pano: perspectivas descriptiva, tipológica e histórico-comparativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.211-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion in South America: Typological and areal perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (1), pp.81-177. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918336v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to argument-encoding systems in Bolivian Amazonian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of American Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (4), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/662152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les suffixes verbaux de ‘mouvement associé’ en cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.181-204. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-034-02-900000008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Agreement and Split Intransitivity in Reyesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of American Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1), pp.29-48. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/598202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takanan languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonian Languages. An International Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (4 Smaller Language Families II), De Gruyter Brill, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Tacana (Amazonian Bolivia): Synchronic description and diachronic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ljuba Veselinova; Arja Hamari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Negative Existential Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-552, 2022, 978-3-98554-035-8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7353623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Associated Motion as a grammatical category in linguistic typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Guillaume; Harold Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.3-30, 2021, Associated motion, 978-3-11-069200-6. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110692099-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02917416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ergative case-marking to hierarchical agreement: a reconstruction of the argument-marking system of Reyesano (Takanan, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Cristofaro; Fernando Zúñiga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typological hierarchies in synchrony and diachrony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.217 - 256, 2018, Typological Studies in Language, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.121.06gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interaction of Reduplication with Word Classes and Transitivity in Cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gale Goodwin Gómez; Hein van der Voort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduplication in Indigenous Languages of South America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Brill, pp.313-342, 2014, Studies in the Indigenous Languages of the Americas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinate clauses, switch-reference, and tail-head linkage in Cavineña narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rik van Gijn; Katharina Haude; Pieter Muysken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordination in Native South American Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, John Benjamins, pp.109-140, 2011, Typological Studies in Language, 9789027206787. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.97.05gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociative causative markers in South-American languages: a possible areal feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais de typologie et de linguistique générale, Mélanges offerts à Denis Creissels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.383-402, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter Mouton, 2021, 978-3-11-069200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios sincrónicos y diacrónicos sobre lenguas Pano y Takana: fonología, morfología y sintaxis (Amerindia, 39:1 & 39:2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argument-encoding systems in Bolivian Amazonian languages (International Journal of American Linguistics, 77:4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grammar of Cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 9783110188424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05261735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire on sociative causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04737819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of argument coding patterns in South American languages (Special issue of Journal of Historical Linguistics, 8:1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike Gildea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.8.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues takana d’Amazonie bolivienne : documentation, description, typologie, morphosyntaxe historique et aréale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière Lyon 2, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation de deux langues Amazoniennes de Bolivie : le cavineña et le reyesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Guillaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Lexical affixes” of associated motion and associated posture in Tacana and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From associated motion to associated posture: contributions from South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Encuentro Internacional de Lingüística en el Noroeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hermosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From associated motion to associated posture: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: “From associated motion to associated posture in cross-linguistic perspective”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hermosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion and associated posture in Tacana and other South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional Amazónicas IX: Estructura de las lenguas amazónicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de los Andes, Jun 2023, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated Motion: a typological introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online meeting of the ANR projet SALTA “Spatial Asymmetries across Languages: a Typological Approach”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR projet SALTA “Spatial Asymmetries across Languages: a Typological Approach”, Mar 2022, Online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemanticShifts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion in Western Sicilian: a preliminary account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi de Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Digital conference (initially planned at the National and Kapodistrian University of Athens), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03349485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion &amp; ‘associated posture’ in Tacana (Takanan family, Amazonian Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the Association of Linguistic Typology (ALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pavia, Sep 2019, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04635641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion, associated posture and imperfective aspect in Tacana (Amazonian Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.851-908. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.21045.gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The evolution of argument coding patterns in South American languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike Gildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue on 'The evolution of argument coding patterns in South American languages', edited by A. Guillaume &amp; S. Gildea, 8 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.00002.gil⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammatical expression of emotions in Tacana and other Takanan languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.114 - 145. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.00005.gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios sincrónicos y diacrónicos sobre lenguas Pano y Takana: una introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas complejos de movimiento asociado en las lenguas Takana y Pano: perspectivas descriptiva, tipológica e histórico-comparativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.211-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion in South America: Typological and areal perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (1), pp.81-177. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918336v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to argument-encoding systems in Bolivian Amazonian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of American Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (4), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/662152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les suffixes verbaux de ‘mouvement associé’ en cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.181-204. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-034-02-900000008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Agreement and Split Intransitivity in Reyesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of American Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1), pp.29-48. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/598202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takanan languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonian Languages. An International Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (4 Smaller Language Families II), De Gruyter Brill, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Tacana (Amazonian Bolivia): Synchronic description and diachronic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ljuba Veselinova; Arja Hamari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Negative Existential Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-552, 2022, 978-3-98554-035-8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7353623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02527627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Associated Motion as a grammatical category in linguistic typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Guillaume; Harold Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.3-30, 2021, Associated motion, 978-3-11-069200-6. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110692099-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02917416v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ergative case-marking to hierarchical agreement: a reconstruction of the argument-marking system of Reyesano (Takanan, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Cristofaro; Fernando Zúñiga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typological hierarchies in synchrony and diachrony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, John Benjamins Publishing Company, pp.217 - 256, 2018, Typological Studies in Language, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.121.06gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interaction of Reduplication with Word Classes and Transitivity in Cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gale Goodwin Gómez; Hein van der Voort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduplication in Indigenous Languages of South America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Brill, pp.313-342, 2014, Studies in the Indigenous Languages of the Americas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinate clauses, switch-reference, and tail-head linkage in Cavineña narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rik van Gijn; Katharina Haude; Pieter Muysken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordination in Native South American Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, John Benjamins, pp.109-140, 2011, Typological Studies in Language, 9789027206787. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.97.05gui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociative causative markers in South-American languages: a possible areal feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais de typologie et de linguistique générale, Mélanges offerts à Denis Creissels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.383-402, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter Mouton, 2021, 978-3-11-069200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios sincrónicos y diacrónicos sobre lenguas Pano y Takana: fonología, morfología y sintaxis (Amerindia, 39:1 & 39:2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argument-encoding systems in Bolivian Amazonian languages (International Journal of American Linguistics, 77:4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grammar of Cavineña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 9783110188424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05261735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire on sociative causation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04737819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of argument coding patterns in South American languages (Special issue of Journal of Historical Linguistics, 8:1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike Gildea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.8.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues takana d’Amazonie bolivienne : documentation, description, typologie, morphosyntaxe historique et aréale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière Lyon 2, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation de deux langues Amazoniennes de Bolivie : le cavineña et le reyesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01379065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913928v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi de Pasquale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758050v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.21045.gui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spike Gildea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.00002.gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00005.gui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Valenzuela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918336v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2016-0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-034-02-900000008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598202" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527795v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527627v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/307" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7353623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917416v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099-001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.121.06gui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.97.05gui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.8.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi de Pasquale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758050v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.21045.gui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spike Gildea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.00002.gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00005.gui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Valenzuela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918336v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2016-0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-034-02-900000008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598202" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527795v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527627v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/307" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7353623" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917416v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110692099-001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.121.06gui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.97.05gui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.8.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>