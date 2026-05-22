--- v0 (2026-03-29)
+++ v1 (2026-05-22)
@@ -204,248 +204,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Centric AI to Mitigate AI Biases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Patient Length of Stay Using Artificial Intelligence to Assist Healthcare Professionals in Resource Planning and Scheduling Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazan Alnsour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Albizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Harfouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bugiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 31 (5), pp.1-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/JGIM.331755⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.323059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263509v1</w:t>
+                <w:t xml:space="preserve">hal-04263512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Patient Length of Stay Using Artificial Intelligence to Assist Healthcare Professionals in Resource Planning and Scheduling Decisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yazan Alnsour</w:t>
+                <w:t xml:space="preserve">Human-Centric AI to Mitigate AI Biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Johnson</w:t>
+                <w:t xml:space="preserve">Bernard Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Albizri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Harfouche</w:t>
+                <w:t xml:space="preserve">Francesca Bugiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 31 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2023, 31 (5), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/JGIM.323059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.331755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263512v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarm intelligence-based hyper-heuristic for the vehicle routing problem with prioritized customers</w:t>
               </w:r>
@@ -935,51 +935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,51 +1034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phase clef de préparation des données dans un projet d'Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1155,51 +1155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Artificial Knowledge Creation in Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Rouis Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meissonier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10467-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugiotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.331755" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Alnsour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Johnson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Albizri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.323059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02568525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tarhini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03625-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Saba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bou Saba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ITP-06-2016-0144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Juliet Poujol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115605755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.17193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03110431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Marciniak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03110617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rouis Skandrani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meissonier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10467-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Alnsour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Johnson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Albizri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.323059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugiotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.331755" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02568525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tarhini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03625-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Saba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bou Saba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ITP-06-2016-0144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Juliet Poujol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115605755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.17193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03110431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Marciniak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03110617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rouis Skandrani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>