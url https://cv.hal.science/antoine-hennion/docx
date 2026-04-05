--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Hennion </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV : Antoine Hennion, chercheur au CSI (MinesParis, PSL Université / CNRS), a mené des travaux sur la musique, la culture, le goût et les amateurs, puis sur l’aide et le care : tous ces modes d’attachement aux choses et aux êtres partagent un art de l’attention, un sens du geste juste, et l’exigence d’une œuvre à faire. Avec des collectifs concernés (Attachements, le PEROU, Pragmata, Origens Medialab), il collabore au renouveau de l’enquête pragmatiste, sur des situations telles que la redirection écologique et l’accueil des migrants, qui se caractérisent par la fragilité, l’indétermination et la nécessité de l’engagement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9602-3746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026918919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chercheur au Centre de sociologie de l’innovation (Mines Paris, PSL/CNRS), centre qu’il a dirigé de 1994 à 2002, a mené des travaux en sociologie de la musique et de la culture, sur les médias, sur le goût. Au CSI où s’élaborait la théorie de l’acteur-réseau (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), il a développé une problématisation de la médiation croisant les recherches en sociologie culturelle et en STS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology & Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Ces travaux l’ont conduit à s’intéresser aux amateurs, puis à l’aide et au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Au sein d’un collectif, il développe à présent une pragmatique des attachements à partir de terrains divers (musique, sport, vin, dépendance, migrations…), et travaille sur les questions de méthode et d’engagement que pose une approche pragmatiste de l’enquête en sciences sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Sociologie de l’Innovation  +33 (0)1 40 51 91 91 (secretary)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Center for the Sociology of Innovation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris, 60 bd St-Michel 75006 Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris Sciences & Lettres University/i3, CNRS UMR 9217</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine.hennion@minesparis.psl.eu</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.csi.minesparis.psl.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on Blok and Bruun Jensen's paper ‘What next for actor network theory? Inventing around Latour on a planet in distress’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.96-97. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/29768667241285710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit empires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour and Religion: A Strange Parishioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (5), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02632764241275443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour, Pragmatism and Politics: A Researcher on a Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (5), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02632764241243257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : &amp;quot;Bruno Latour, pragmatisme et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.296-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole chante, la musique parle. Généalogie d'une relation croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossiers, Du pragmatisme au meliorisme radical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, publier en français n’est pas une coquetterie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir/soutenir : la fragilité comme mode d'existence&amp;quot;, séminaire de recherche du Centre de Sociologie de l'Innovation (CSI), 2017-2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.484-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire chanter la parole, faire parler la musique. Généalogie d'une instauration réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses : le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Politiche del gusto. Mondi comuni, fra sensibilità estetiche e tendenze alimentari », Atti del 46° congresso dell’AISS, 2018, Palermo, XIII (25), pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet, la croyance et le sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 1, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.1673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face. Pour une saisie politique de la question des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Musiques, présentez-vous!’ Une confrontation entre le rap et la techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Todas as Artes: Revista Luso-Brasileira de Artes e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una sociología de la mediación a una pragmática de las vinculaciones. Retrospectiva de un recorrido sociológico dentro del CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones de sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24215/23468904e032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Might Constraint be Compatible with Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (5), pp.741-758. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.12529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Valuation to Instauration: On the Double Pluralism of Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments, you say? … How a concept collectively emerges in one research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.112 - 121. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2016.1260629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ANT to pragmatism: A Journey with Bruno Latour at the CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Literary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, special issue "Recomposing the Humanities - with Bruno Latour", 47 (2-3), pp.289-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur nos attachements. Comment hériter de William James ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermer Maman !&amp;quot; Epreuves et arrangements : le care comme éthique de situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.65-90. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2015.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte est-elle compatible avec le care ? Le cas de l'aide et du soin à domicile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la dictée de l’ange…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’institut de philosophie de l’université de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You wain toha nanika? aruiha, syakaigakuwo ikanishite mono no kati heto kannshinnwo mukesaseruka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal for Creative Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blowing in the wind' ? ... A response to the author of 'Mastering the jazz standard: Sayings and doings of artistic valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ajcs.2014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du succès : une anti-musicologie de la chanson de variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.47-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von einer Soziologie der Mediation zu einer Pragmatik der Attachements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medien- und Kulturforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.11-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. The Opera Fanatic: Sociology of an Obsession By Claudio E. Benzecry. University of Chicago Press. 2011. 246 pages. $29 paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Forces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, first published online May 24, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sf/sot065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une sociologie de la médiation à une pragmatique des attachements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, mis en ligne le 25 juin 2013, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Essay Bruno Latour, Enquêtes su les modes d'existence : une anthropologie des Modernes, Paris, La Découverte, 504 p., 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (4), pp.588-594. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243913492215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gare en action. Hautes turbulences et attentions basses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du passé : le renouveau des musiques &amp;quot;anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussi vite que possible ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.8764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatica do Gosto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdade &amp; Diversidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.253-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra, un art de l'amateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (142), pp.b1-b9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires de goût : se rendre sensible aux choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 571, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexividades. A atividade do amador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de Sociologia. Revista do programa de pos-graduaçào em sociologie da UFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli Deo Gloria. Bach était-il un compositeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement du sociologue : faire s'exprimer la pluralité des mondes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines. Revue des Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 448, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et l'instant. Improvisation sur un thème de Denis Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustos musicales: de una sociologia de la mediacion a una pragmatica del gusto (Loving Music: from a sociology of mediation to a Pragmatics of Taste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (XVII), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la tonalité : retour sur le partage nature-culture. Relire Lévi-Strauss avec des lunettes pragmatistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.361-386. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.102.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivités. L'activité de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (153), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.153.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Musicalisation of Visual Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIA - Music and Arts in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche pragmatique du soin et de l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Fondation Médéric Alzheimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public de l'œuvre, œuvre du public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inouï. Revue de l'Ircam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques, présentez-vous ! Une comparaison entre le rap et la techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers de la musique. L'écoute des amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (18), pp.16-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des attachements. D'une sociologie de la culture à une pragmatique de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (3), pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attività riflessiva dell'amatore. Un approccio pragmatico al gusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.519-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SILENCE SUR LA MUSIQUE : Interview d' Antoine HENNION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003/4 (29), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.029.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Lovers. Taste as Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture, Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (5), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design industriel, entre création, technique et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp.9 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet d'art, objet de science. Note sur les limites de l'anti-fétichisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ethnologues chez les manageurs de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11, pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour, un philosophe empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'hommage à Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Nardacchione, Oct 2023, Buenos-Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una extraña cosa llamada música</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Núcleo Milenio en Culturas Musicales y Sonoras (CMUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Alberto Hurtado, Oct 2023, Santiago, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvages et sauvageons ? des identités qui se jouent… »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Ethnographie/Loïc Riom, Jun 2022, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living together on the same land? A pragmatist and ecological approach to migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Pragmatist Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pragmatist Association/University College London, Aug 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Tonality: Beyond Nature/Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music History and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre in Aveiro University/Porto Polytechnic's INETmd - Instituto de Etnomusicologia, Jan 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach across Borders – Interdisciplinary Investigations on Global Cultural Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquiennial Congress of the International Musicological Society (IMS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the Past Present: A Pluralist, Open Understanding of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music beyond fixity and fluidity; preservation and performance as instauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCICM, Lorentz Center, Sep 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music: the Art of Making the Past Present”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents and Actors Conference: Networks in Music History”, The 6th Sibelius Academy Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helsinki University of Arts, Jun 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cutting edge. Travailler au bord des disciplines. Conférence d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains communs : ethnomusicologie et “popular music studies” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM francophone/Société française d’ethnomusicologie,, Sep 2020, Vitré et Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevo trabajo, salud y cultura en tiempos de crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de conversaciones, Iniciativa Franco-Chilena de Altos Studios, « Futuro ed incertidumbre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Chile, Dec 2020, Santiago de Chile (en visio), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Jungle à La Chapelle : les mondes pluriels s’inventent sur place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Migration(s) et nouvelles appartenances communautaires : usages, reconfigurations et (ré)appropriations de l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPM - Univesrité Paris Nanterre, Nov 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole chante, la musique parle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue parlate, lingue cantate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français - Università degli Studi di Genova, Feb 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des autres. Attachements, altérité et réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « L’influence et ses limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REPINE (Réseau d'études des pratiques d'influence) - CRH, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation, attachments, instauration: what a sociologist may learn from music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music’s society. Perspectives of social research in music in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musikwissenschaft - Leipzig, Apr 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin de ce qui s’invente : l’action du PEROU auprès des migrant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marmite - Veillée n°8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Marmite - Haute Ecole de Travail Social de Genève, Mar 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Taste to Care. A Sociology of Attention. How to expand the worlds that we inhabit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at TEMAT “Technology and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Jan 2019, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqueter sur les migrants : “que se passe-t-il ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Méner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique du CNRS : Pragmatisme et enquêtes empiriques en sciences sociales : sur le terrain du politique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible l’accueil des migrants : espace public et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoras contemporaines </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Dijon, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Being Actual. Music as an Art of Remaking the Present. Keynote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performing New Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de ciencias sociais e humanas da Univesidade Nova de Lisboa (Portugal), Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste as a collective involvement to expand the worlds that we inhabit. Keynote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Sensing collectives - aesthetic and political practices intertwined” Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Berlin / ICI Berlin Institute for Cultural Inquiry, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est dans les détails (Keynote).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pour le 25e anniversaire de la Fondation pour l'Accueil et l'Hébergement des personnes âgées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour l'Accueil et l'Hébergement des personnes âgées (FHAPA), Nov 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does testing redefine (or not) our esthetic and political identities? The sorting of migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Put to the Test: Critical Evaluations of Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Interdisciplinary Methodologies (University of Warwick), Dec 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil, réponse humanitaire, question politique – ou appel à redéfinir ce à quoi nous tenons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Fondation Abbé Pierre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Abbé Pierre, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses. Le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI congresso dell'AISS - Politiche del Gusto - Mondi comuni, sensibilità estetiche, tendenze alimentari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISS (Associazione Italiana di Studi Semiotici), Nov 2018, Palerme, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre des mondes que nous voulons : les migrations comme proposition politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Cerisy « Brassages planétaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy, Aug 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures de l’écoute et réception des Sound Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectres de l’audible. Sound Studies, cultures de l’écoute et arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique - Philarmonie de Paris, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médiations aux attachements, leçons de musique : expériences de la fragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création globalisée et individualité musicienne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georg Simmel et GDR ESARS, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bach ou la puissance de croire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Pop Philosophie saison IX - Croyances : « Esprit critique es- tu là ?», </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’ASSOCIATION Les Rencontres Place Publique, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pragmatism to Instauration: A Sociology of the &amp;quot;Work-to-be-done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “ANT Across the Disciplines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SDU (University of Southern Denmark), Sep 2017, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit amateurs ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle « La musique en amateur : une aventure collective ? »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franche-Comté mission voix, Fédération musicale de Franche-Comté et Centre National de la Fonction publique, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit amateurs ? enquêter sur les attachements qui nous fabriquent »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les émotions démocratiques : la musique comme vecteur de cohésion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la musique/Philharmonie de Paris, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Valuation to Instauration: on the Double Pluralism of Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Performances of Value: Competition and Competitions Inside and Outside Markets”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jan 2017, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Objects, Belief and the Sociologist: Sociology of Art as a 'Work-to-be-done'”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência de FEUC (Faculdade de Economia, Universidade Coimbra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Coimbra (Portugal), Nov 2017, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Calais ‘Jungle’ as an Experience on Worlds to come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Cultural Economy (JCE) 10th Anniversary Event, “Bad Vibes: An Argument about the quality of our Values”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments: A pragmatist approach to things that matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at the Munich Center for Technology in Society (MCTS) &amp; Department of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität München (TUM), Feb 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music as a ‘work-to-be-done’: a pluralistic approach to musical agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium in memoriam C. Kaden, “Music's Pluralistic Potential”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musikwissenschaft und Medienwissenschaft (IMM) - Humboldt Universität, Apr 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste and care: exploring the mutual dependency of beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIA Annual Conference "Pebbles in the pond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIA - University of Exeter, May 2016, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Lecture : Identities/Alterities. Performing Music, Performing Ourselves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd KISMIF International Conference: Do It Yourself Culture, Spaces and Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous nous présentions ? Plaidoyer pour des identités qui soient des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une pluralité audible ? Musiques, langues, environnements sonores en contexte urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet de Saint-Etienne, Apr 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui accueille l’autre ? Enquêtes sur l’aide à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelques champs problématiques tracés dans les humanités médicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL-IUHSMP/FNS, May 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubes, hits, succès : que peut-on apprendre d’un succès populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weekend Pop Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Villa Arson - Théâtre National de Nice, Nov 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes à faire et politique des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GRAC « Penser l’économie sans l’économie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAC (Groupe Recherche Action), Feb 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to Be Made. A Pragmatist Approach to Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Taste and Tasting" and Conference "Creatività e musica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Trento, Dec 2016, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to be Made. The Art of Touching. Opening Conference to the ZKM exhibition by B. Latour and P. Weibel &amp;quot;Reset Modernity!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference to the ZKM exhibition by B. Latour and P. Weibel "Reset Modernity!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM Zentrum für Kunst und Medien - Karlsruhe, Apr 2016, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments. A Pragmatist Approach of Musical Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in tribute to Pr Peter Wicke. Popular Music and Power. Sonic Materiality between Cultural Studies and Music Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Musicology and Media Studies (Humboldt Universität), Jun 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing Times of Music? For A Sociology of Rhythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Over and over: exploring repetition in Popular Music”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Jun 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer, interpréter, écouter, manipuler : une musique toujours à faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique classique et ses publics à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO et Centre européen de sociologie et de science politique, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identities/alterities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar “Keep It Simple, Make It Fast!” European Program on Underground Scenes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department de Sociologie - Université de Porto (Portugal), May 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Care and Pragmatism: a Plea for a Situational Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Pragmatism International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRAGMATA (Association française d’études pragmatistes), Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music, what for…?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Jahre Musiksoziologie in Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musiksoziologie, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demanding Objects: Caring for Things in Process of Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "The Secret Life of Objects: Media Ecologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rio de Janeiro (Brésil), Aug 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, savoir, production. Une pragmatique de l’œuvre à faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant et le praticien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de musique baroque de Versailles et IRCAM Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soi-même comme un autre ». La musique au-delà de l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicité et citoyenneté : socialisation musicales, socilisations scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS (Association Française de Sociologie), Sep 2014, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité oblige. L'engagement de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique du goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Performative Attachments: Bodies, Things, Collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop "Performing ANT. Socio-Material Practices of Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, University of St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ruse à la fiction : relation d'aide, protection et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin hors les murs ", CERMES 3/Iris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide, une autonomie par procuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Aide à l'autonomie et parcours de vie ", CNSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescrire, évaluer, apprécier : comment dire la valeur des choses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment le livre vient au lecteur. La prescription littéraire à l'heure de l'hyperchoix et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire être l'autre : le handicap et la relation d'aide comme fiction créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicaps créateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments. A pragmatist account of taste and amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Pragmatism Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durkheim lecteur de James : deux façons de mettre la croyance au cœur du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Biennales Durkheim/Mauss, " Société, cultures et religion "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience, expression, épreuve des choses. Le pragmatisme devant l'œuvre de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités : espaces de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps, des choses et des collectifs. L'attachement à la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque MusiCult II / FLUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le différence : régimes d'innovation et de circulation des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de sociologie création et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie (AFS). Paris, FRA., Jul 2011, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin et l'environnement : faire compter la différence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecoles des Mines, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing a wine quality market : the GI debates in and around France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSGR / GARNET Conference: Geographical Indicatons: Law, Justice and the Search for Authenticity. Panel for "Pathways to Legitimacy? The Future of Global and Regional Governance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Warwick, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective. Le cas des vins à qualité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Colloque international les approches pragmatiques de l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgique. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective. Le cas des vins à qualité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international les approches pragmatiques de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgique. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vins naturels : les trois voies françaises de la qualification environnementale des vins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pesticides et environnement - De la connaissance aux outils et à l'action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery Quality or Performing Taste? A Sociology of the Amateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The University of Manchester/UMIST ESCR CIRC workshop "Theoritical Approaches to Food Quality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To make oneself get sensitive to things: from a sociology of taste to a pragmatics of attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint de la 4S (Society for Social Studies of Science) et de EASST (European Association for Studies of Science and Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science; European Association for Studies of Science and Technology, Aug 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering quality or performing taste? A sociology of the amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering quality or performing taste? A sociology of the amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachements et fragilités. Écrire dans le cours des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Attachements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Eliçabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2025, 978-2-38542-724-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05291805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Music Through Science and Technology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.304, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes. Introduction au Dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.mis en ligne le 20/05/2020, 2020, SociologieS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passion for Music: A Sociology of Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate, pp.352, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des agencements marchands. Textes choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandclément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSES DES MINES, pp.482, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Mines de Paris, pp.330, 2011, Sciences Sociales, 978-911256-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et internet : les nouvelles figures de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Fourmentraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, pp.281, 2010, CNRS communication, 978-2-271-07099-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs : un théâtre de société(s). Actes du colloque international des 24, 25 et 26 septembre 2004, Le triangle, Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Plagnol-Diéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre s en Bretagne, pp.350, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : l'objet dans l'usage : la relation objet-usage-usager dans le travail de trois agences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.130, 1996, Sciences sociales, 9782911762024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit &amp;quot;représenter&amp;quot; ? Bruno Latour et l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une journée avec Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.33-40, 2024, 978-2-38542-608-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se battre pour une autre histoire des musiques populaires…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-222, 2024, 979 1 03703883 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter à plusieurs peuples sur le même sol : les migrations, une occasion de redéfinir l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Moquay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins en société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Traversées de Cerisy, 9791037022714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se laisser troubler par William James ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Liens qui libèrent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au risque des effets. Une lutte à main armée contre la Raison ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.261-292, 2023, 979-10-209-2499-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Better Sense What is Happening?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Peter Voß, Nora Rigamonti, Marcela Suarez, Jacob Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing Collectives. Aesthetic and Political Practices Intertwined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[transcript]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-197, 2023, 978-3-8376-5745-6. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783839457450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrument de musique ou la force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CMTRA centre de musiques traditionnelles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments voyageurs. Le monde sonne à nos portes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-38, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free James ...!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Origens, Diego Landivar, Alexandrte Monnin (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Protocole Coopair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Open Origens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-44, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ANT to pragmatism: A Journey with Bruno Latour at the CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Felski &amp; Stephen Muecke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latour and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johns Hopkins University Press, pp.52-75, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible l’accueil des migrants : espace public et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Dousson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoras contemporaines. Design, démocratie et pratiques alternatives de l'espace public. Actes du colloque de l'ENSA&amp;D Dijon, 5-6 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eduitions Loco, pp.83-99, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter à plusieurs peuples sur le même sol : les migrations, une occasion de redéfinir l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Moquay &amp; Véronique Mure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassages planétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.222-237, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses : le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna-Maria Lorusso &amp; Gianfranco Marrone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche del gusto. Mondi comuni, fra sensibilità estetiche e tendenze alimentari.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Nuova Cultura, pp.55-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit critique ? Préface, Christopher Small</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiquer. Le sens de l'expérience musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Philharmonie/Cité de la Musique, pp.5-15, 2019, Le Rue musicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Julien &amp; Christophe Levaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Over and Over. Exploring Repetition in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.XIV-XVII, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Thoreau et Ariane D'Hoop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Appel des entités fragiles. Enquêter avec les modes d'existence de Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.7-12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects, Belief, and the Sociologist: The Sociology of Art as a Work-to-Be-Done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfred Smudits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads to Music Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer VS, pp.40-61, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est dans les détails. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clara Barrelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tilleuls, une maison où vivre ensemble et s’entretenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAHPA, pp.I-IV, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plea for Responsible Art: Politics, the Market, Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victoria D. Alexander, Samuli Hägg, Simi Häyrynen et Erkki Sevänen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and the Challenge of Markets - Volume 2. From Commodification of Art to Artistic Critiques of Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.145-169, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Você disse apegos? ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Felinto, Adalberto Müller, Alessandra Maia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A vida secreta dos objetos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, azougue editorial, pp.217-231, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kunst Der Berührung. Über Das Hervorzubringende Werk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Harrasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auf Tuchfühlung. Eine Wissengeschichte Des Tastsinns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix à payer du pluralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Delory-Monberger, François Durpaire, Béatrice Mabilon-Bonfils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre ouverte contre l’instrumentalisation politique de la laïcité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.75-82, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lépinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Latour; Christophe Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reset Modernity!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.260 - 271, 2016, 9780262034593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallacy of the work, truth of the performance. What makes music baroque: historical authenticity or ontological plurality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Law &amp; E. Ruppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes of Knowing. Resources from the Baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattering Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-114, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to be made: The Art of Touching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Latour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">reset Modernity !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM Center for Art and Media/The MIT Press, pp.208-214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a sociology of maquettes. An interview with Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Farias,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignacio Farias &amp; Alex Wilkie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studio Studies: Operations, Topologies &amp; Displacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la surface des choses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Grimaud, Anne-Christien Taylor, Denis Vidal, Thierry Dufrêne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persona. Etrangement humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly/Actes Sud, pp.39-41, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Those Things That Hold Us Together: Taste and Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richie Nimmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actor-Network Theory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, SAGE, pp.153-170, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les objets comptaient ? Le défi de la sociologie des sciences, des techniques et de la culture dans les années 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Paradeise, Dominique Lorrain, Didier Demazière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociologies françaises. Héritages et perspectives 1960-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.553-564, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying Attention: What is Tasting Wine about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Barthoin Antal, Michael Hutter, David Stark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moments of valuation. Exploring Sites of Dissonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.37-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire être l'autre : le handicap et la relation d'aide comme fiction créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Dallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Handicaps créateurs", Paris le 11/10/2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CLG, pp.134-138, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing, Performing, Listening: Making Music - or Making Music Act?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marschall, Lee &amp; Laing, Dave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music Maters. Essays in Honour of Simon Frith</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.165-179, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In den Laboratorien des Begehrens: Die Arbeit der Werbeleute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [transript], pp.341-376, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit portrait de Becker en pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean Benghozi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.185-193, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour un art responsable. Création, marché, public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Debaise, Didier Douroux, Xavier Joschke, Chistian Pontégine, Anne Solhdju, Katrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire art comme on fait société: les Nouveaux commanditaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.189-210, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinge, die dauern...&amp;quot;. Objekte, Vermittlung, Soziologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thielmann, Tristan &amp; Schüttpelz, Ehrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcript, pp.81-105, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kunst, die Aura und die Technik demaäss Benjamin - oder wie man so viele Irrtümer auf einmal begehen kann un dafür auch noch berühmt wird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thielmann, Tristan &amp; Schüttpelz, Ehrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcript, pp.71-78, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer, interpréter, écouter. Pratiquer la musique ou la faire agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Fourmentraux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ère post-média. Humanités digitales et Cultures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.87-101, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Fast as One Possibly Can ...&amp;quot;: Virtuosity, a Truth of Musical Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stan Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Musicological Reflections. Essays in Honour of Derek B. Scott</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.125-138, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Strange Thing Called Music&amp;quot; ... Prendre au sérieux les mondes de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Brandl, Cécile Prévost-Thomas, Hyacinthe Ravet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de sociologie de la musique en France. Tome 1 Réfléxivité, écoutes, goûts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.32-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration, un atelier de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémie Etienne et Léonie Hénaut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire à l'atelier. La restauration des oeuvres d'art, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.399-412, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melòmanos: el gusto como performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio E. Benzecry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hacia una nueva sociologìa cultural. Mapas, dramas practicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Quilmes Editorial, pp.215-248, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Success : an Anti-Musicology of the Pop Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stan Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop Music and Easy Listening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.83-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mediation. Toward a New Sociology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Clayton, Trevor Herbert, Richard Middleton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Study of Music. A Critical Introduction, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.249-260, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Houdart et Olivier Thiéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains, non-humains. Comment repeupler les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.257-262, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Success : an Anti-Musicology of the Pop Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Moeran, Ana Alacovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Industries: Critical Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg Publishers, pp.159-193, 2011, vol. III-5: Cultural Theory 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offene Objekte, Offene Subjekte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenz Engell und Bernhardt Siegert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medien- und Kultutforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Felix Meiner Verlag, pp.93-109, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Lovers: Taste as performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alan Warde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption, vol. 3 "Appropriation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, pp.187-208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The price of the people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silva, Elizabeth and Warde, Alan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Analysis and Bourdieu's Legacy. Settling accounts and developing alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.117-127, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit attachements ? ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madeleine Akrich, Yannick Barthe, Fabian Muniesa, Philippe Mustar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements. Mélanges offerts à Michel Callon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.178-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir, une cause à faire valoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Robert Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bon vin entre terroir, savoir-faire et savoir-boire. Actualité de la pensée de Roger Dion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-246, 2010, 9782271070074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une histoire fictive du Grand Opéra français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent GAUDEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture du texte. Approches socio-anthropologiques de la construction fictionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.109-129, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain est-il politique ? Création, marché, public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, éducation et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandre Actes, pp.15-31, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Cantelli, Marta Roca I Escoda, Joan Stavo-Debauge, Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités pragmatiques. Enquêter sur l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-300, 2009, Action Publique, 9789052015712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, goût, interprétation : la leçon du faux en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcella Lista. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De main de maître : l'artiste et le faux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan, Musée du Louvre éditions, pp.113-132, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking Music, Making Music: A Comparison between Rap and Techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Derek. B Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ashgate Research Companion to Popular Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.365-376, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du passé : le renouveau des musiques &amp;quot;anciennes&amp;quot;, sources et retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Charles-Dominique, Yves Defrance. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ethnomusicologie de la France. De l'"ancienne civilisation paysanne" à la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-73, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique populaire ou théâtralité théorique ? Le peuple, le sociologue et le producteur à succès.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albi 2006. Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-204, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre la musique raisonnable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARBIERI D., MARCONI L., SPAMPINATO F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ascolto musicale. Condotte, pratiche, grammatiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMI Libreria Musicale Italiana, pp.335-343, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier le modernisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COLAS D., GÉTREAU F., HAINE M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, esthétique et société au XIXe siècle. Mélanges en l'honneur de Joël-Marie Fauquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège, Mardaga, pp.19-31, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique s'écoute-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE QUÉAU Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de sociologie de l'art : bilan et perspectives, tome 1. Actes du colloque international « Marseille 1985-Grenoble 2005 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.291-301, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires de goût. Se rendre sensible aux choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERONI M., ROUX J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibiliser. La sociologie dans le vif du monde. Actes du colloque du CRESAL, Saint-Étienne, 20-22 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.161-174, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacothanasies. le sociologue, l'opinion politique et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit 'âges de la vie' ? Journées d'études 24 et 25 novembre 2004. Musées départementaux Albert et Félicie Demard, Vesoul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de la Haute-Saône, pp.268-287, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics of Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JACOBS M., HANRAHAN N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to the Sociology of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford, Blackwell, pp.131-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LATOUR B., WEIBEL P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Things Public. Atmospheres of Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM/MIT Press, pp.670-677, 2005, 9780262122795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04171097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une sociologie de l'amateur à une pragmatique de l'attachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERVANT-ROUX M.-M.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs. Un théâtre de société(s). Actes du colloque international des 24,25 et 26 septembre 2004, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtres en Bretagne, ADEC-Maison du théâtre amateur, pp.127-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du vin. Pour une sociologie de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Nahoum; O. Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le goût des belles choses. Ethnologie de la relation esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Maison des Sciences, pp.111-126, 2004, Collection Ethnologie de la France, 2-7351-1028-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Quality or Performing Taste? A Sociology of the Amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Harvey; A. McMeekin; A. Warde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualities of Food: Alternative Theoretical and Empirical Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.19-37, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mediation: Towards a new Sociology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLAYTON M., HERBERT T., MIDDLETON R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Study of Music: A Critical Introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London, Routledge, pp.80-91, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût. Une sociologie positive des grands amateurs de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DONNAT O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.63-82, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme écriture de l'entreprise. Récits d'innovation au sein d'une entreprise de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MUSTAR P., PENAN H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.131-152, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût, une sociologie positive des grands amateurs de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.63-82, 2003, 2-11-005276-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ne disent pas les chiffres... Vers une pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DONNAT O., TOLILA P. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) public(s) de la culture. Politiques publiques et équipements culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.287-304, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of Art: New Stakes in a Post-Critical Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISA Research Council, Stella QUAH, Arnaud SALES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Handbook of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New-York, London, SAGE Publications, pp.341-355, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages et arrêts en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volona Rabeharisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isaac Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en gares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, pp.212 - 241, 1999, 287678484X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers du désir. Du produit au consommateur, la médiation publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BEAUD P., FLICHY P., PASQUIER D., QUÉRÉ L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau-CNET, pp.105-130, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicalisation des arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLIN O., SAUVAGEOT J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images numériques. L'Aventure du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole régionale des Beaux-Arts de Rennes, Station Arts Electroniques - Université Rennes 2, pp.147-151, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Becker en pragmatiste malgré lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cahier qui pourrait s'intituler &amp;quot;ce qui se passe&amp;quot; à Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sintive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli Deo Gloria. Was Bach a composer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap au quotidien. La personne, les proches, les soignants : sept récits d'expérience à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Paterson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon vin ? ou comment intéresser la sociologie à la valeur des choses...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets aux interactions, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vololona Rabeharisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie de la relation d'aide : de la ruse à la fiction, comment concilier protection et autonomie, rapport de recherche pour la MiRe (DREES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MIRE (DREES). 2012, pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vins sans pesticides ? Une analyse de la prescription à la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie et du Développement Durable. 2007, 584 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vins sans pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Ecologie et du Développement Durable. 2007, pp.584+annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de comportement ? Enquête sur nos façons de faire avec ce qu'il faut faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2006, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût. Une pragmatique de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettre de commande ET 00.16: 148, DAG/Département des Études et de la Prospective Ministère de la Culture. 2003, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût comme un &amp;quot;faire ensemble&amp;quot;. Une comparaison entre le goût alimentaire et le goût musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission du Patrimoine. 2002, 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & UTOPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Hennion </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV : Antoine Hennion, chercheur au CSI (MinesParis, PSL Université / CNRS), a mené des travaux sur la musique, la culture, le goût et les amateurs, puis sur l’aide et le care : tous ces modes d’attachement aux choses et aux êtres partagent un art de l’attention, un sens du geste juste, et l’exigence d’une œuvre à faire. Avec des collectifs concernés (Attachements, le PEROU, Pragmata, Origens Medialab), il collabore au renouveau de l’enquête pragmatiste, sur des situations telles que la redirection écologique et l’accueil des migrants, qui se caractérisent par la fragilité, l’indétermination et la nécessité de l’engagement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9602-3746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026918919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chercheur au Centre de sociologie de l’innovation (Mines Paris, PSL/CNRS), centre qu’il a dirigé de 1994 à 2002, a mené des travaux en sociologie de la musique et de la culture, sur les médias, sur le goût. Au CSI où s’élaborait la théorie de l’acteur-réseau (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), il a développé une problématisation de la médiation croisant les recherches en sociologie culturelle et en STS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology & Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Ces travaux l’ont conduit à s’intéresser aux amateurs, puis à l’aide et au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Au sein d’un collectif, il développe à présent une pragmatique des attachements à partir de terrains divers (musique, sport, vin, dépendance, migrations…), et travaille sur les questions de méthode et d’engagement que pose une approche pragmatiste de l’enquête en sciences sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Sociologie de l’Innovation  +33 (0)1 40 51 91 91 (secretary)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Center for the Sociology of Innovation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris, 60 bd St-Michel 75006 Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris Sciences & Lettres University/i3, CNRS UMR 9217</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine.hennion@minesparis.psl.eu</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.csi.minesparis.psl.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on Blok and Bruun Jensen's paper ‘What next for actor network theory? Inventing around Latour on a planet in distress’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.96-97. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/29768667241285710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit empires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour and Religion: A Strange Parishioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (5), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02632764241275443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour, Pragmatism and Politics: A Researcher on a Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (5), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02632764241243257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : &amp;quot;Bruno Latour, pragmatisme et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.296-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole chante, la musique parle. Généalogie d'une relation croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossiers, Du pragmatisme au meliorisme radical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, publier en français n’est pas une coquetterie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir/soutenir : la fragilité comme mode d'existence&amp;quot;, séminaire de recherche du Centre de Sociologie de l'Innovation (CSI), 2017-2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.484-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire chanter la parole, faire parler la musique. Généalogie d'une instauration réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses : le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Politiche del gusto. Mondi comuni, fra sensibilità estetiche e tendenze alimentari », Atti del 46° congresso dell’AISS, 2018, Palermo, XIII (25), pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet, la croyance et le sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 1, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.1673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face. Pour une saisie politique de la question des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Musiques, présentez-vous!’ Une confrontation entre le rap et la techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Todas as Artes: Revista Luso-Brasileira de Artes e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una sociología de la mediación a una pragmática de las vinculaciones. Retrospectiva de un recorrido sociológico dentro del CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones de sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24215/23468904e032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Might Constraint be Compatible with Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (5), pp.741-758. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.12529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Valuation to Instauration: On the Double Pluralism of Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments, you say? … How a concept collectively emerges in one research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.112 - 121. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2016.1260629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ANT to pragmatism: A Journey with Bruno Latour at the CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Literary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, special issue "Recomposing the Humanities - with Bruno Latour", 47 (2-3), pp.289-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur nos attachements. Comment hériter de William James ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermer Maman !&amp;quot; Epreuves et arrangements : le care comme éthique de situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.65-90. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2015.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte est-elle compatible avec le care ? Le cas de l'aide et du soin à domicile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la dictée de l’ange…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’institut de philosophie de l’université de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You wain toha nanika? aruiha, syakaigakuwo ikanishite mono no kati heto kannshinnwo mukesaseruka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal for Creative Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blowing in the wind' ? ... A response to the author of 'Mastering the jazz standard: Sayings and doings of artistic valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ajcs.2014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du succès : une anti-musicologie de la chanson de variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.47-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von einer Soziologie der Mediation zu einer Pragmatik der Attachements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medien- und Kulturforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.11-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. The Opera Fanatic: Sociology of an Obsession By Claudio E. Benzecry. University of Chicago Press. 2011. 246 pages. $29 paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Forces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, first published online May 24, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sf/sot065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une sociologie de la médiation à une pragmatique des attachements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, mis en ligne le 25 juin 2013, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Essay Bruno Latour, Enquêtes su les modes d'existence : une anthropologie des Modernes, Paris, La Découverte, 504 p., 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (4), pp.588-594. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243913492215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gare en action. Hautes turbulences et attentions basses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du passé : le renouveau des musiques &amp;quot;anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussi vite que possible ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.8764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatica do Gosto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdade &amp; Diversidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.253-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra, un art de l'amateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (142), pp.b1-b9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires de goût : se rendre sensible aux choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 571, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexividades. A atividade do amador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de Sociologia. Revista do programa de pos-graduaçào em sociologie da UFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexividades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de Sociologia. Revista do programa de pos-graduaçào em sociologie da UFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, v. 16 (1), pp.33 - 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05571253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli Deo Gloria. Bach était-il un compositeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement du sociologue : faire s'exprimer la pluralité des mondes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines. Revue des Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 448, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustos musicales: de una sociologia de la mediacion a una pragmatica del gusto (Loving Music: from a sociology of mediation to a Pragmatics of Taste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (XVII), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et l'instant. Improvisation sur un thème de Denis Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la tonalité : retour sur le partage nature-culture. Relire Lévi-Strauss avec des lunettes pragmatistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.361-386. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.102.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivités. L'activité de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (153), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.153.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Musicalisation of Visual Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIA - Music and Arts in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche pragmatique du soin et de l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Fondation Médéric Alzheimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public de l'œuvre, œuvre du public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inouï. Revue de l'Ircam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques, présentez-vous ! Une comparaison entre le rap et la techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers de la musique. L'écoute des amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (18), pp.16-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des attachements. D'une sociologie de la culture à une pragmatique de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (3), pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attività riflessiva dell'amatore. Un approccio pragmatico al gusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.519-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SILENCE SUR LA MUSIQUE : Interview d' Antoine HENNION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003/4 (29), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.029.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Lovers. Taste as Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture, Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (5), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design industriel, entre création, technique et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp.9 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet d'art, objet de science. Note sur les limites de l'anti-fétichisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ethnologues chez les manageurs de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11, pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour, un philosophe empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'hommage à Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Nardacchione, Oct 2023, Buenos-Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una extraña cosa llamada música</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Núcleo Milenio en Culturas Musicales y Sonoras (CMUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Alberto Hurtado, Oct 2023, Santiago, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvages et sauvageons ? des identités qui se jouent… »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Ethnographie/Loïc Riom, Jun 2022, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living together on the same land? A pragmatist and ecological approach to migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Pragmatist Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pragmatist Association/University College London, Aug 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Tonality: Beyond Nature/Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music History and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre in Aveiro University/Porto Polytechnic's INETmd - Instituto de Etnomusicologia, Jan 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach across Borders – Interdisciplinary Investigations on Global Cultural Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquiennial Congress of the International Musicological Society (IMS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the Past Present: A Pluralist, Open Understanding of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music beyond fixity and fluidity; preservation and performance as instauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCICM, Lorentz Center, Sep 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music: the Art of Making the Past Present”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents and Actors Conference: Networks in Music History”, The 6th Sibelius Academy Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helsinki University of Arts, Jun 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cutting edge. Travailler au bord des disciplines. Conférence d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains communs : ethnomusicologie et “popular music studies” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM francophone/Société française d’ethnomusicologie,, Sep 2020, Vitré et Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevo trabajo, salud y cultura en tiempos de crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de conversaciones, Iniciativa Franco-Chilena de Altos Studios, « Futuro ed incertidumbre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Chile, Dec 2020, Santiago de Chile (en visio), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Jungle à La Chapelle : les mondes pluriels s’inventent sur place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Migration(s) et nouvelles appartenances communautaires : usages, reconfigurations et (ré)appropriations de l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPM - Univesrité Paris Nanterre, Nov 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole chante, la musique parle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue parlate, lingue cantate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français - Università degli Studi di Genova, Feb 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des autres. Attachements, altérité et réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « L’influence et ses limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REPINE (Réseau d'études des pratiques d'influence) - CRH, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation, attachments, instauration: what a sociologist may learn from music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music’s society. Perspectives of social research in music in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musikwissenschaft - Leipzig, Apr 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin de ce qui s’invente : l’action du PEROU auprès des migrant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marmite - Veillée n°8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Marmite - Haute Ecole de Travail Social de Genève, Mar 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Taste to Care. A Sociology of Attention. How to expand the worlds that we inhabit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at TEMAT “Technology and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Jan 2019, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqueter sur les migrants : “que se passe-t-il ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Méner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique du CNRS : Pragmatisme et enquêtes empiriques en sciences sociales : sur le terrain du politique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible l’accueil des migrants : espace public et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoras contemporaines </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Dijon, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Being Actual. Music as an Art of Remaking the Present. Keynote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performing New Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de ciencias sociais e humanas da Univesidade Nova de Lisboa (Portugal), Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste as a collective involvement to expand the worlds that we inhabit. Keynote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Sensing collectives - aesthetic and political practices intertwined” Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Berlin / ICI Berlin Institute for Cultural Inquiry, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est dans les détails (Keynote).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pour le 25e anniversaire de la Fondation pour l'Accueil et l'Hébergement des personnes âgées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour l'Accueil et l'Hébergement des personnes âgées (FHAPA), Nov 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does testing redefine (or not) our esthetic and political identities? The sorting of migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Put to the Test: Critical Evaluations of Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Interdisciplinary Methodologies (University of Warwick), Dec 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil, réponse humanitaire, question politique – ou appel à redéfinir ce à quoi nous tenons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Fondation Abbé Pierre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Abbé Pierre, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses. Le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI congresso dell'AISS - Politiche del Gusto - Mondi comuni, sensibilità estetiche, tendenze alimentari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISS (Associazione Italiana di Studi Semiotici), Nov 2018, Palerme, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre des mondes que nous voulons : les migrations comme proposition politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Cerisy « Brassages planétaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy, Aug 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures de l’écoute et réception des Sound Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectres de l’audible. Sound Studies, cultures de l’écoute et arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique - Philarmonie de Paris, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médiations aux attachements, leçons de musique : expériences de la fragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création globalisée et individualité musicienne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georg Simmel et GDR ESARS, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bach ou la puissance de croire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Pop Philosophie saison IX - Croyances : « Esprit critique es- tu là ?», </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’ASSOCIATION Les Rencontres Place Publique, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pragmatism to Instauration: A Sociology of the &amp;quot;Work-to-be-done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “ANT Across the Disciplines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SDU (University of Southern Denmark), Sep 2017, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit amateurs ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle « La musique en amateur : une aventure collective ? »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franche-Comté mission voix, Fédération musicale de Franche-Comté et Centre National de la Fonction publique, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit amateurs ? enquêter sur les attachements qui nous fabriquent »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les émotions démocratiques : la musique comme vecteur de cohésion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la musique/Philharmonie de Paris, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Valuation to Instauration: on the Double Pluralism of Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Performances of Value: Competition and Competitions Inside and Outside Markets”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jan 2017, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Objects, Belief and the Sociologist: Sociology of Art as a 'Work-to-be-done'”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência de FEUC (Faculdade de Economia, Universidade Coimbra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Coimbra (Portugal), Nov 2017, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Calais ‘Jungle’ as an Experience on Worlds to come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Cultural Economy (JCE) 10th Anniversary Event, “Bad Vibes: An Argument about the quality of our Values”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music as a ‘work-to-be-done’: a pluralistic approach to musical agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium in memoriam C. Kaden, “Music's Pluralistic Potential”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musikwissenschaft und Medienwissenschaft (IMM) - Humboldt Universität, Apr 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments: A pragmatist approach to things that matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at the Munich Center for Technology in Society (MCTS) &amp; Department of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität München (TUM), Feb 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste and care: exploring the mutual dependency of beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIA Annual Conference "Pebbles in the pond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIA - University of Exeter, May 2016, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Lecture : Identities/Alterities. Performing Music, Performing Ourselves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd KISMIF International Conference: Do It Yourself Culture, Spaces and Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous nous présentions ? Plaidoyer pour des identités qui soient des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une pluralité audible ? Musiques, langues, environnements sonores en contexte urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet de Saint-Etienne, Apr 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui accueille l’autre ? Enquêtes sur l’aide à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelques champs problématiques tracés dans les humanités médicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL-IUHSMP/FNS, May 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes à faire et politique des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GRAC « Penser l’économie sans l’économie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAC (Groupe Recherche Action), Feb 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubes, hits, succès : que peut-on apprendre d’un succès populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weekend Pop Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Villa Arson - Théâtre National de Nice, Nov 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to Be Made. A Pragmatist Approach to Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Taste and Tasting" and Conference "Creatività e musica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Trento, Dec 2016, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments. A Pragmatist Approach of Musical Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in tribute to Pr Peter Wicke. Popular Music and Power. Sonic Materiality between Cultural Studies and Music Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Musicology and Media Studies (Humboldt Universität), Jun 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to be Made. The Art of Touching. Opening Conference to the ZKM exhibition by B. Latour and P. Weibel &amp;quot;Reset Modernity!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference to the ZKM exhibition by B. Latour and P. Weibel "Reset Modernity!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM Zentrum für Kunst und Medien - Karlsruhe, Apr 2016, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing Times of Music? For A Sociology of Rhythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Over and over: exploring repetition in Popular Music”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Jun 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer, interpréter, écouter, manipuler : une musique toujours à faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique classique et ses publics à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO et Centre européen de sociologie et de science politique, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identities/alterities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar “Keep It Simple, Make It Fast!” European Program on Underground Scenes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department de Sociologie - Université de Porto (Portugal), May 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Care and Pragmatism: a Plea for a Situational Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Pragmatism International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRAGMATA (Association française d’études pragmatistes), Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music, what for…?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Jahre Musiksoziologie in Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musiksoziologie, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demanding Objects: Caring for Things in Process of Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "The Secret Life of Objects: Media Ecologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rio de Janeiro (Brésil), Aug 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, savoir, production. Une pragmatique de l’œuvre à faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant et le praticien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de musique baroque de Versailles et IRCAM Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soi-même comme un autre ». La musique au-delà de l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicité et citoyenneté : socialisation musicales, socilisations scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS (Association Française de Sociologie), Sep 2014, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité oblige. L'engagement de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique du goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Performative Attachments: Bodies, Things, Collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop "Performing ANT. Socio-Material Practices of Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, University of St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ruse à la fiction : relation d'aide, protection et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin hors les murs ", CERMES 3/Iris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide, une autonomie par procuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Aide à l'autonomie et parcours de vie ", CNSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescrire, évaluer, apprécier : comment dire la valeur des choses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment le livre vient au lecteur. La prescription littéraire à l'heure de l'hyperchoix et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire être l'autre : le handicap et la relation d'aide comme fiction créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicaps créateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments. A pragmatist account of taste and amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Pragmatism Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience, expression, épreuve des choses. Le pragmatisme devant l'œuvre de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités : espaces de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durkheim lecteur de James : deux façons de mettre la croyance au cœur du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Biennales Durkheim/Mauss, " Société, cultures et religion "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps, des choses et des collectifs. L'attachement à la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque MusiCult II / FLUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le différence : régimes d'innovation et de circulation des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de sociologie création et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie (AFS). Paris, FRA., Jul 2011, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin et l'environnement : faire compter la différence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecoles des Mines, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing a wine quality market : the GI debates in and around France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSGR / GARNET Conference: Geographical Indicatons: Law, Justice and the Search for Authenticity. Panel for "Pathways to Legitimacy? The Future of Global and Regional Governance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Warwick, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective. Le cas des vins à qualité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Colloque international les approches pragmatiques de l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgique. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vins naturels : les trois voies françaises de la qualification environnementale des vins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pesticides et environnement - De la connaissance aux outils et à l'action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective. Le cas des vins à qualité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international les approches pragmatiques de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgique. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery Quality or Performing Taste? A Sociology of the Amateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The University of Manchester/UMIST ESCR CIRC workshop "Theoritical Approaches to Food Quality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To make oneself get sensitive to things: from a sociology of taste to a pragmatics of attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint de la 4S (Society for Social Studies of Science) et de EASST (European Association for Studies of Science and Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science; European Association for Studies of Science and Technology, Aug 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering quality or performing taste? A sociology of the amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering quality or performing taste? A sociology of the amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachements et fragilités. Écrire dans le cours des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Attachements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Eliçabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2025, 978-2-38542-724-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05291805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Music Through Science and Technology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.304, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes. Introduction au Dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.mis en ligne le 20/05/2020, 2020, SociologieS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passion for Music: A Sociology of Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate, pp.352, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des agencements marchands. Textes choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandclément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSES DES MINES, pp.482, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Mines de Paris, pp.330, 2011, Sciences Sociales, 978-911256-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et internet : les nouvelles figures de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Fourmentraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, pp.281, 2010, CNRS communication, 978-2-271-07099-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs : un théâtre de société(s). Actes du colloque international des 24, 25 et 26 septembre 2004, Le triangle, Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Plagnol-Diéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre s en Bretagne, pp.350, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : l'objet dans l'usage : la relation objet-usage-usager dans le travail de trois agences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.130, 1996, Sciences sociales, 9782911762024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit &amp;quot;représenter&amp;quot; ? Bruno Latour et l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une journée avec Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.33-40, 2024, 978-2-38542-608-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se battre pour une autre histoire des musiques populaires…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-222, 2024, 979 1 03703883 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter à plusieurs peuples sur le même sol : les migrations, une occasion de redéfinir l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Moquay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins en société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Traversées de Cerisy, 9791037022714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se laisser troubler par William James ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Liens qui libèrent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au risque des effets. Une lutte à main armée contre la Raison ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.261-292, 2023, 979-10-209-2499-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Better Sense What is Happening?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Peter Voß, Nora Rigamonti, Marcela Suarez, Jacob Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing Collectives. Aesthetic and Political Practices Intertwined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[transcript]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-197, 2023, 978-3-8376-5745-6. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783839457450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrument de musique ou la force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CMTRA centre de musiques traditionnelles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments voyageurs. Le monde sonne à nos portes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-38, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free James ...!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Origens, Diego Landivar, Alexandrte Monnin (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Protocole Coopair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Open Origens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-44, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ANT to pragmatism: A Journey with Bruno Latour at the CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Felski &amp; Stephen Muecke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latour and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johns Hopkins University Press, pp.52-75, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible l’accueil des migrants : espace public et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Dousson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoras contemporaines. Design, démocratie et pratiques alternatives de l'espace public. Actes du colloque de l'ENSA&amp;D Dijon, 5-6 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eduitions Loco, pp.83-99, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter à plusieurs peuples sur le même sol : les migrations, une occasion de redéfinir l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Moquay &amp; Véronique Mure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassages planétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.222-237, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses : le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna-Maria Lorusso &amp; Gianfranco Marrone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche del gusto. Mondi comuni, fra sensibilità estetiche e tendenze alimentari.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Nuova Cultura, pp.55-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit critique ? Préface, Christopher Small</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiquer. Le sens de l'expérience musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Philharmonie/Cité de la Musique, pp.5-15, 2019, Le Rue musicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Julien &amp; Christophe Levaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Over and Over. Exploring Repetition in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.XIV-XVII, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Thoreau et Ariane D'Hoop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Appel des entités fragiles. Enquêter avec les modes d'existence de Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.7-12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects, Belief, and the Sociologist: The Sociology of Art as a Work-to-Be-Done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfred Smudits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads to Music Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer VS, pp.40-61, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est dans les détails. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clara Barrelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tilleuls, une maison où vivre ensemble et s’entretenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAHPA, pp.I-IV, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plea for Responsible Art: Politics, the Market, Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victoria D. Alexander, Samuli Hägg, Simi Häyrynen et Erkki Sevänen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and the Challenge of Markets - Volume 2. From Commodification of Art to Artistic Critiques of Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.145-169, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Você disse apegos? ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Felinto, Adalberto Müller, Alessandra Maia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A vida secreta dos objetos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, azougue editorial, pp.217-231, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kunst Der Berührung. Über Das Hervorzubringende Werk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Harrasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auf Tuchfühlung. Eine Wissengeschichte Des Tastsinns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix à payer du pluralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Delory-Monberger, François Durpaire, Béatrice Mabilon-Bonfils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre ouverte contre l’instrumentalisation politique de la laïcité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.75-82, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lépinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Latour; Christophe Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reset Modernity!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.260 - 271, 2016, 9780262034593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a sociology of maquettes. An interview with Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Farias,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignacio Farias &amp; Alex Wilkie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studio Studies: Operations, Topologies &amp; Displacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallacy of the work, truth of the performance. What makes music baroque: historical authenticity or ontological plurality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Law &amp; E. Ruppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes of Knowing. Resources from the Baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattering Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-114, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to be made: The Art of Touching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Latour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">reset Modernity !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM Center for Art and Media/The MIT Press, pp.208-214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la surface des choses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Grimaud, Anne-Christien Taylor, Denis Vidal, Thierry Dufrêne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persona. Etrangement humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly/Actes Sud, pp.39-41, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Those Things That Hold Us Together: Taste and Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richie Nimmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actor-Network Theory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, SAGE, pp.153-170, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les objets comptaient ? Le défi de la sociologie des sciences, des techniques et de la culture dans les années 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Paradeise, Dominique Lorrain, Didier Demazière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociologies françaises. Héritages et perspectives 1960-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.553-564, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying Attention: What is Tasting Wine about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Barthoin Antal, Michael Hutter, David Stark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moments of valuation. Exploring Sites of Dissonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.37-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire être l'autre : le handicap et la relation d'aide comme fiction créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Dallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Handicaps créateurs", Paris le 11/10/2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CLG, pp.134-138, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing, Performing, Listening: Making Music - or Making Music Act?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marschall, Lee &amp; Laing, Dave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music Maters. Essays in Honour of Simon Frith</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.165-179, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In den Laboratorien des Begehrens: Die Arbeit der Werbeleute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [transript], pp.341-376, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit portrait de Becker en pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean Benghozi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.185-193, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour un art responsable. Création, marché, public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Debaise, Didier Douroux, Xavier Joschke, Chistian Pontégine, Anne Solhdju, Katrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire art comme on fait société: les Nouveaux commanditaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.189-210, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinge, die dauern...&amp;quot;. Objekte, Vermittlung, Soziologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thielmann, Tristan &amp; Schüttpelz, Ehrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcript, pp.81-105, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kunst, die Aura und die Technik demaäss Benjamin - oder wie man so viele Irrtümer auf einmal begehen kann un dafür auch noch berühmt wird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thielmann, Tristan &amp; Schüttpelz, Ehrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcript, pp.71-78, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer, interpréter, écouter. Pratiquer la musique ou la faire agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Fourmentraux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ère post-média. Humanités digitales et Cultures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.87-101, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Fast as One Possibly Can ...&amp;quot;: Virtuosity, a Truth of Musical Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stan Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Musicological Reflections. Essays in Honour of Derek B. Scott</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.125-138, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Strange Thing Called Music&amp;quot; ... Prendre au sérieux les mondes de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Brandl, Cécile Prévost-Thomas, Hyacinthe Ravet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de sociologie de la musique en France. Tome 1 Réfléxivité, écoutes, goûts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.32-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration, un atelier de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémie Etienne et Léonie Hénaut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire à l'atelier. La restauration des oeuvres d'art, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.399-412, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melòmanos: el gusto como performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio E. Benzecry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hacia una nueva sociologìa cultural. Mapas, dramas practicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Quilmes Editorial, pp.215-248, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Success : an Anti-Musicology of the Pop Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stan Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop Music and Easy Listening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.83-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mediation. Toward a New Sociology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Clayton, Trevor Herbert, Richard Middleton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Study of Music. A Critical Introduction, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.249-260, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Houdart et Olivier Thiéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains, non-humains. Comment repeupler les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.257-262, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Success : an Anti-Musicology of the Pop Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Moeran, Ana Alacovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Industries: Critical Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg Publishers, pp.159-193, 2011, vol. III-5: Cultural Theory 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offene Objekte, Offene Subjekte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenz Engell und Bernhardt Siegert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medien- und Kultutforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Felix Meiner Verlag, pp.93-109, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Lovers: Taste as performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alan Warde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption, vol. 3 "Appropriation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, pp.187-208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The price of the people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silva, Elizabeth and Warde, Alan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Analysis and Bourdieu's Legacy. Settling accounts and developing alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.117-127, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une histoire fictive du Grand Opéra français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent GAUDEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture du texte. Approches socio-anthropologiques de la construction fictionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.109-129, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir, une cause à faire valoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Robert Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bon vin entre terroir, savoir-faire et savoir-boire. Actualité de la pensée de Roger Dion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-246, 2010, 9782271070074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit attachements ? ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madeleine Akrich, Yannick Barthe, Fabian Muniesa, Philippe Mustar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements. Mélanges offerts à Michel Callon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.178-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain est-il politique ? Création, marché, public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, éducation et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandre Actes, pp.15-31, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Cantelli, Marta Roca I Escoda, Joan Stavo-Debauge, Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités pragmatiques. Enquêter sur l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-300, 2009, Action Publique, 9789052015712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, goût, interprétation : la leçon du faux en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcella Lista. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De main de maître : l'artiste et le faux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan, Musée du Louvre éditions, pp.113-132, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking Music, Making Music: A Comparison between Rap and Techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Derek. B Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ashgate Research Companion to Popular Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.365-376, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du passé : le renouveau des musiques &amp;quot;anciennes&amp;quot;, sources et retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Charles-Dominique, Yves Defrance. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ethnomusicologie de la France. De l'"ancienne civilisation paysanne" à la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-73, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique populaire ou théâtralité théorique ? Le peuple, le sociologue et le producteur à succès.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albi 2006. Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-204, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre la musique raisonnable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARBIERI D., MARCONI L., SPAMPINATO F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ascolto musicale. Condotte, pratiche, grammatiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMI Libreria Musicale Italiana, pp.335-343, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier le modernisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COLAS D., GÉTREAU F., HAINE M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, esthétique et société au XIXe siècle. Mélanges en l'honneur de Joël-Marie Fauquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège, Mardaga, pp.19-31, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique s'écoute-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE QUÉAU Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de sociologie de l'art : bilan et perspectives, tome 1. Actes du colloque international « Marseille 1985-Grenoble 2005 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.291-301, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires de goût. Se rendre sensible aux choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERONI M., ROUX J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibiliser. La sociologie dans le vif du monde. Actes du colloque du CRESAL, Saint-Étienne, 20-22 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.161-174, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacothanasies. le sociologue, l'opinion politique et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit 'âges de la vie' ? Journées d'études 24 et 25 novembre 2004. Musées départementaux Albert et Félicie Demard, Vesoul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de la Haute-Saône, pp.268-287, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics of Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JACOBS M., HANRAHAN N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to the Sociology of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford, Blackwell, pp.131-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une sociologie de l'amateur à une pragmatique de l'attachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERVANT-ROUX M.-M.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs. Un théâtre de société(s). Actes du colloque international des 24,25 et 26 septembre 2004, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtres en Bretagne, ADEC-Maison du théâtre amateur, pp.127-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LATOUR B., WEIBEL P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Things Public. Atmospheres of Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM/MIT Press, pp.670-677, 2005, 9780262122795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04171097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du vin. Pour une sociologie de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Nahoum; O. Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le goût des belles choses. Ethnologie de la relation esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Maison des Sciences, pp.111-126, 2004, Collection Ethnologie de la France, 2-7351-1028-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Quality or Performing Taste? A Sociology of the Amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Harvey; A. McMeekin; A. Warde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualities of Food: Alternative Theoretical and Empirical Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.19-37, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mediation: Towards a new Sociology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLAYTON M., HERBERT T., MIDDLETON R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Study of Music: A Critical Introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London, Routledge, pp.80-91, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût. Une sociologie positive des grands amateurs de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DONNAT O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.63-82, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme écriture de l'entreprise. Récits d'innovation au sein d'une entreprise de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MUSTAR P., PENAN H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.131-152, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût, une sociologie positive des grands amateurs de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.63-82, 2003, 2-11-005276-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ne disent pas les chiffres... Vers une pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DONNAT O., TOLILA P. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) public(s) de la culture. Politiques publiques et équipements culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.287-304, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of Art: New Stakes in a Post-Critical Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISA Research Council, Stella QUAH, Arnaud SALES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Handbook of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New-York, London, SAGE Publications, pp.341-355, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages et arrêts en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volona Rabeharisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isaac Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en gares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, pp.212 - 241, 1999, 287678484X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers du désir. Du produit au consommateur, la médiation publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BEAUD P., FLICHY P., PASQUIER D., QUÉRÉ L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau-CNET, pp.105-130, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicalisation des arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLIN O., SAUVAGEOT J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images numériques. L'Aventure du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole régionale des Beaux-Arts de Rennes, Station Arts Electroniques - Université Rennes 2, pp.147-151, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Becker en pragmatiste malgré lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cahier qui pourrait s'intituler &amp;quot;ce qui se passe&amp;quot; à Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sintive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli Deo Gloria. Was Bach a composer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap au quotidien. La personne, les proches, les soignants : sept récits d'expérience à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Paterson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon vin ? ou comment intéresser la sociologie à la valeur des choses...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets aux interactions, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vololona Rabeharisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie de la relation d'aide : de la ruse à la fiction, comment concilier protection et autonomie, rapport de recherche pour la MiRe (DREES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MIRE (DREES). 2012, pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vins sans pesticides ? Une analyse de la prescription à la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie et du Développement Durable. 2007, 584 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vins sans pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Ecologie et du Développement Durable. 2007, pp.584+annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de comportement ? Enquête sur nos façons de faire avec ce qu'il faut faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2006, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût. Une pragmatique de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettre de commande ET 00.16: 148, DAG/Département des Études et de la Prospective Ministère de la Culture. 2003, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût comme un &amp;quot;faire ensemble&amp;quot;. Une comparaison entre le goût alimentaire et le goût musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission du Patrimoine. 2002, 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & UTOPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6EA02D2"/>
+    <w:nsid w:val="2299D07B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-hennion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9602-3746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026918919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antoine.hennion@minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csi.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768667241285710" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennion Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241275443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241243257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03079386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02264506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02485583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02468235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01808843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1673" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/23468904e032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2016.1260629" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ajcs.2014.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sf/sot065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243913492215" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8764" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.102.0361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00429577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.153.0055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00840062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193240v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.029.0114" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04370044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04370061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le M&#233;ner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431835v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258504v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258516v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259260v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824252v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Floux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197735v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04171254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763880v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761166v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Attachements" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eli&#231;abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462505v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01164862v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223558v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fourmentraux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/art-et-internet/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Plagnol-Di&#233;val" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Berre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gaudemer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fleury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04882852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861754v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musique-histoire-et-musicologie-thierry-favier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kulturkaufhaus.de" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839457450" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04367112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03741963v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://origensmedialab.files.wordpress.com/2022/07/livre_coopair-vf-1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869493v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02468240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02264508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01703876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571137v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraudeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/news/first-books-modes-knowing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01336878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Farias," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/products/9781138798717" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281426v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258472v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01122785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01071563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771888v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868039v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750827v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630145v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00710137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771912v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00560356v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600648v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520114v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481138v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-bon-vin/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00476801v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521965v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/169510.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193256v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00498723v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904774v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842889v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193252v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193349v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193418v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193247v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193150v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193146v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193241v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834259v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170131v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193130v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193280v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193140v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833845v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200553v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193262v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grenier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906169v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volona Rabeharisoa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192740v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193121v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04367095v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355463v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sintive" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771921v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520105v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guichet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01235693v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137687v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087895v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02556487v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197690v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171217v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193116v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833429v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833961v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377318v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cauwer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-hennion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9602-3746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026918919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antoine.hennion@minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csi.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768667241285710" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennion Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241275443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241243257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03079386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02264506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02485583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02468235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01808843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1673" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/23468904e032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2016.1260629" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ajcs.2014.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sf/sot065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243913492215" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8764" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.102.0361" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00429577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.153.0055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00840062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193240v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.029.0114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193124v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04370044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04370061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le M&#233;ner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961593v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678520v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431835v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Floux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04171254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Attachements" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eli&#231;abe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guilbert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01164862v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fourmentraux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/art-et-internet/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Plagnol-Di&#233;val" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Berre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gaudemer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04882852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musique-histoire-et-musicologie-thierry-favier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kulturkaufhaus.de" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839457450" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04367112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03741963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://origensmedialab.files.wordpress.com/2022/07/livre_coopair-vf-1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02468240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02264508v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01703876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439611v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraudeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259268v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Farias," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/products/9781138798717" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355457v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/news/first-books-modes-knowing" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01336878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258472v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01122785v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074652v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01071563v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917055v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771888v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868039v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873522v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728447v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771908v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750827v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630145v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00710137v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771912v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00560356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771917v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00476801v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-bon-vin/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556751v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/169510.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193256v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00498723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904774v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193252v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193349v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193418v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193247v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193146v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193241v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834259v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170131v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193130v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193262v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grenier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volona Rabeharisoa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192740v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04367095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sintive" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520105v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guichet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01235693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137687v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02556487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197690v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171217v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193116v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833429v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833961v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cauwer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>