--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Hennion </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV : Antoine Hennion, chercheur au CSI (MinesParis, PSL Université / CNRS), a mené des travaux sur la musique, la culture, le goût et les amateurs, puis sur l’aide et le care : tous ces modes d’attachement aux choses et aux êtres partagent un art de l’attention, un sens du geste juste, et l’exigence d’une œuvre à faire. Avec des collectifs concernés (Attachements, le PEROU, Pragmata, Origens Medialab), il collabore au renouveau de l’enquête pragmatiste, sur des situations telles que la redirection écologique et l’accueil des migrants, qui se caractérisent par la fragilité, l’indétermination et la nécessité de l’engagement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9602-3746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026918919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chercheur au Centre de sociologie de l’innovation (Mines Paris, PSL/CNRS), centre qu’il a dirigé de 1994 à 2002, a mené des travaux en sociologie de la musique et de la culture, sur les médias, sur le goût. Au CSI où s’élaborait la théorie de l’acteur-réseau (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), il a développé une problématisation de la médiation croisant les recherches en sociologie culturelle et en STS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology & Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Ces travaux l’ont conduit à s’intéresser aux amateurs, puis à l’aide et au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Au sein d’un collectif, il développe à présent une pragmatique des attachements à partir de terrains divers (musique, sport, vin, dépendance, migrations…), et travaille sur les questions de méthode et d’engagement que pose une approche pragmatiste de l’enquête en sciences sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Sociologie de l’Innovation  +33 (0)1 40 51 91 91 (secretary)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Center for the Sociology of Innovation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris, 60 bd St-Michel 75006 Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris Sciences & Lettres University/i3, CNRS UMR 9217</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine.hennion@minesparis.psl.eu</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.csi.minesparis.psl.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on Blok and Bruun Jensen's paper ‘What next for actor network theory? Inventing around Latour on a planet in distress’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.96-97. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/29768667241285710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit empires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour and Religion: A Strange Parishioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (5), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02632764241275443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour, Pragmatism and Politics: A Researcher on a Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (5), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02632764241243257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : &amp;quot;Bruno Latour, pragmatisme et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.296-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole chante, la musique parle. Généalogie d'une relation croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossiers, Du pragmatisme au meliorisme radical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, publier en français n’est pas une coquetterie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir/soutenir : la fragilité comme mode d'existence&amp;quot;, séminaire de recherche du Centre de Sociologie de l'Innovation (CSI), 2017-2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.484-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire chanter la parole, faire parler la musique. Généalogie d'une instauration réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses : le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Politiche del gusto. Mondi comuni, fra sensibilità estetiche e tendenze alimentari », Atti del 46° congresso dell’AISS, 2018, Palermo, XIII (25), pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet, la croyance et le sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 1, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.1673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face. Pour une saisie politique de la question des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Musiques, présentez-vous!’ Une confrontation entre le rap et la techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Todas as Artes: Revista Luso-Brasileira de Artes e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una sociología de la mediación a una pragmática de las vinculaciones. Retrospectiva de un recorrido sociológico dentro del CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones de sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24215/23468904e032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Might Constraint be Compatible with Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (5), pp.741-758. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.12529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Valuation to Instauration: On the Double Pluralism of Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments, you say? … How a concept collectively emerges in one research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.112 - 121. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2016.1260629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ANT to pragmatism: A Journey with Bruno Latour at the CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Literary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, special issue "Recomposing the Humanities - with Bruno Latour", 47 (2-3), pp.289-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur nos attachements. Comment hériter de William James ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermer Maman !&amp;quot; Epreuves et arrangements : le care comme éthique de situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.65-90. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2015.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte est-elle compatible avec le care ? Le cas de l'aide et du soin à domicile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la dictée de l’ange…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’institut de philosophie de l’université de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You wain toha nanika? aruiha, syakaigakuwo ikanishite mono no kati heto kannshinnwo mukesaseruka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal for Creative Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blowing in the wind' ? ... A response to the author of 'Mastering the jazz standard: Sayings and doings of artistic valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ajcs.2014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du succès : une anti-musicologie de la chanson de variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.47-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von einer Soziologie der Mediation zu einer Pragmatik der Attachements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medien- und Kulturforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.11-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. The Opera Fanatic: Sociology of an Obsession By Claudio E. Benzecry. University of Chicago Press. 2011. 246 pages. $29 paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Forces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, first published online May 24, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sf/sot065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une sociologie de la médiation à une pragmatique des attachements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, mis en ligne le 25 juin 2013, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Essay Bruno Latour, Enquêtes su les modes d'existence : une anthropologie des Modernes, Paris, La Découverte, 504 p., 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (4), pp.588-594. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243913492215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gare en action. Hautes turbulences et attentions basses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du passé : le renouveau des musiques &amp;quot;anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussi vite que possible ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.8764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatica do Gosto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdade &amp; Diversidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.253-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra, un art de l'amateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (142), pp.b1-b9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires de goût : se rendre sensible aux choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 571, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexividades. A atividade do amador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de Sociologia. Revista do programa de pos-graduaçào em sociologie da UFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexividades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de Sociologia. Revista do programa de pos-graduaçào em sociologie da UFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, v. 16 (1), pp.33 - 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05571253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli Deo Gloria. Bach était-il un compositeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement du sociologue : faire s'exprimer la pluralité des mondes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines. Revue des Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 448, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustos musicales: de una sociologia de la mediacion a una pragmatica del gusto (Loving Music: from a sociology of mediation to a Pragmatics of Taste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (XVII), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et l'instant. Improvisation sur un thème de Denis Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la tonalité : retour sur le partage nature-culture. Relire Lévi-Strauss avec des lunettes pragmatistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.361-386. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.102.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivités. L'activité de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (153), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.153.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Musicalisation of Visual Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIA - Music and Arts in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche pragmatique du soin et de l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Fondation Médéric Alzheimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public de l'œuvre, œuvre du public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inouï. Revue de l'Ircam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques, présentez-vous ! Une comparaison entre le rap et la techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers de la musique. L'écoute des amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (18), pp.16-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des attachements. D'une sociologie de la culture à une pragmatique de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (3), pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attività riflessiva dell'amatore. Un approccio pragmatico al gusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.519-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SILENCE SUR LA MUSIQUE : Interview d' Antoine HENNION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003/4 (29), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.029.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Lovers. Taste as Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture, Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (5), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design industriel, entre création, technique et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp.9 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet d'art, objet de science. Note sur les limites de l'anti-fétichisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ethnologues chez les manageurs de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11, pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour, un philosophe empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'hommage à Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Nardacchione, Oct 2023, Buenos-Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una extraña cosa llamada música</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Núcleo Milenio en Culturas Musicales y Sonoras (CMUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Alberto Hurtado, Oct 2023, Santiago, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvages et sauvageons ? des identités qui se jouent… »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Ethnographie/Loïc Riom, Jun 2022, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living together on the same land? A pragmatist and ecological approach to migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Pragmatist Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pragmatist Association/University College London, Aug 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Tonality: Beyond Nature/Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music History and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre in Aveiro University/Porto Polytechnic's INETmd - Instituto de Etnomusicologia, Jan 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach across Borders – Interdisciplinary Investigations on Global Cultural Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquiennial Congress of the International Musicological Society (IMS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the Past Present: A Pluralist, Open Understanding of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music beyond fixity and fluidity; preservation and performance as instauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCICM, Lorentz Center, Sep 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music: the Art of Making the Past Present”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents and Actors Conference: Networks in Music History”, The 6th Sibelius Academy Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helsinki University of Arts, Jun 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cutting edge. Travailler au bord des disciplines. Conférence d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains communs : ethnomusicologie et “popular music studies” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM francophone/Société française d’ethnomusicologie,, Sep 2020, Vitré et Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevo trabajo, salud y cultura en tiempos de crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de conversaciones, Iniciativa Franco-Chilena de Altos Studios, « Futuro ed incertidumbre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Chile, Dec 2020, Santiago de Chile (en visio), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Jungle à La Chapelle : les mondes pluriels s’inventent sur place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Migration(s) et nouvelles appartenances communautaires : usages, reconfigurations et (ré)appropriations de l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPM - Univesrité Paris Nanterre, Nov 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole chante, la musique parle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue parlate, lingue cantate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français - Università degli Studi di Genova, Feb 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des autres. Attachements, altérité et réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « L’influence et ses limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REPINE (Réseau d'études des pratiques d'influence) - CRH, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation, attachments, instauration: what a sociologist may learn from music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music’s society. Perspectives of social research in music in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musikwissenschaft - Leipzig, Apr 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin de ce qui s’invente : l’action du PEROU auprès des migrant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marmite - Veillée n°8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Marmite - Haute Ecole de Travail Social de Genève, Mar 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Taste to Care. A Sociology of Attention. How to expand the worlds that we inhabit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at TEMAT “Technology and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Jan 2019, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqueter sur les migrants : “que se passe-t-il ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Méner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique du CNRS : Pragmatisme et enquêtes empiriques en sciences sociales : sur le terrain du politique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible l’accueil des migrants : espace public et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoras contemporaines </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Dijon, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Being Actual. Music as an Art of Remaking the Present. Keynote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performing New Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de ciencias sociais e humanas da Univesidade Nova de Lisboa (Portugal), Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste as a collective involvement to expand the worlds that we inhabit. Keynote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Sensing collectives - aesthetic and political practices intertwined” Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Berlin / ICI Berlin Institute for Cultural Inquiry, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est dans les détails (Keynote).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pour le 25e anniversaire de la Fondation pour l'Accueil et l'Hébergement des personnes âgées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour l'Accueil et l'Hébergement des personnes âgées (FHAPA), Nov 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does testing redefine (or not) our esthetic and political identities? The sorting of migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Put to the Test: Critical Evaluations of Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Interdisciplinary Methodologies (University of Warwick), Dec 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil, réponse humanitaire, question politique – ou appel à redéfinir ce à quoi nous tenons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Fondation Abbé Pierre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Abbé Pierre, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses. Le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI congresso dell'AISS - Politiche del Gusto - Mondi comuni, sensibilità estetiche, tendenze alimentari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISS (Associazione Italiana di Studi Semiotici), Nov 2018, Palerme, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre des mondes que nous voulons : les migrations comme proposition politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Cerisy « Brassages planétaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy, Aug 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures de l’écoute et réception des Sound Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectres de l’audible. Sound Studies, cultures de l’écoute et arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique - Philarmonie de Paris, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médiations aux attachements, leçons de musique : expériences de la fragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création globalisée et individualité musicienne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georg Simmel et GDR ESARS, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bach ou la puissance de croire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Pop Philosophie saison IX - Croyances : « Esprit critique es- tu là ?», </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’ASSOCIATION Les Rencontres Place Publique, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pragmatism to Instauration: A Sociology of the &amp;quot;Work-to-be-done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “ANT Across the Disciplines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SDU (University of Southern Denmark), Sep 2017, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit amateurs ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle « La musique en amateur : une aventure collective ? »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franche-Comté mission voix, Fédération musicale de Franche-Comté et Centre National de la Fonction publique, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit amateurs ? enquêter sur les attachements qui nous fabriquent »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les émotions démocratiques : la musique comme vecteur de cohésion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la musique/Philharmonie de Paris, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Valuation to Instauration: on the Double Pluralism of Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Performances of Value: Competition and Competitions Inside and Outside Markets”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jan 2017, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Objects, Belief and the Sociologist: Sociology of Art as a 'Work-to-be-done'”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência de FEUC (Faculdade de Economia, Universidade Coimbra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Coimbra (Portugal), Nov 2017, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Calais ‘Jungle’ as an Experience on Worlds to come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Cultural Economy (JCE) 10th Anniversary Event, “Bad Vibes: An Argument about the quality of our Values”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music as a ‘work-to-be-done’: a pluralistic approach to musical agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium in memoriam C. Kaden, “Music's Pluralistic Potential”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musikwissenschaft und Medienwissenschaft (IMM) - Humboldt Universität, Apr 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments: A pragmatist approach to things that matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at the Munich Center for Technology in Society (MCTS) &amp; Department of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität München (TUM), Feb 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste and care: exploring the mutual dependency of beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIA Annual Conference "Pebbles in the pond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIA - University of Exeter, May 2016, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Lecture : Identities/Alterities. Performing Music, Performing Ourselves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd KISMIF International Conference: Do It Yourself Culture, Spaces and Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous nous présentions ? Plaidoyer pour des identités qui soient des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une pluralité audible ? Musiques, langues, environnements sonores en contexte urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet de Saint-Etienne, Apr 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui accueille l’autre ? Enquêtes sur l’aide à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelques champs problématiques tracés dans les humanités médicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL-IUHSMP/FNS, May 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes à faire et politique des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GRAC « Penser l’économie sans l’économie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAC (Groupe Recherche Action), Feb 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubes, hits, succès : que peut-on apprendre d’un succès populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weekend Pop Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Villa Arson - Théâtre National de Nice, Nov 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to Be Made. A Pragmatist Approach to Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Taste and Tasting" and Conference "Creatività e musica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Trento, Dec 2016, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments. A Pragmatist Approach of Musical Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in tribute to Pr Peter Wicke. Popular Music and Power. Sonic Materiality between Cultural Studies and Music Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Musicology and Media Studies (Humboldt Universität), Jun 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to be Made. The Art of Touching. Opening Conference to the ZKM exhibition by B. Latour and P. Weibel &amp;quot;Reset Modernity!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference to the ZKM exhibition by B. Latour and P. Weibel "Reset Modernity!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM Zentrum für Kunst und Medien - Karlsruhe, Apr 2016, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing Times of Music? For A Sociology of Rhythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Over and over: exploring repetition in Popular Music”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Jun 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer, interpréter, écouter, manipuler : une musique toujours à faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique classique et ses publics à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO et Centre européen de sociologie et de science politique, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identities/alterities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar “Keep It Simple, Make It Fast!” European Program on Underground Scenes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department de Sociologie - Université de Porto (Portugal), May 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Care and Pragmatism: a Plea for a Situational Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Pragmatism International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRAGMATA (Association française d’études pragmatistes), Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music, what for…?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Jahre Musiksoziologie in Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musiksoziologie, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demanding Objects: Caring for Things in Process of Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "The Secret Life of Objects: Media Ecologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rio de Janeiro (Brésil), Aug 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, savoir, production. Une pragmatique de l’œuvre à faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant et le praticien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de musique baroque de Versailles et IRCAM Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soi-même comme un autre ». La musique au-delà de l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicité et citoyenneté : socialisation musicales, socilisations scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS (Association Française de Sociologie), Sep 2014, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité oblige. L'engagement de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique du goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Performative Attachments: Bodies, Things, Collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop "Performing ANT. Socio-Material Practices of Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, University of St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ruse à la fiction : relation d'aide, protection et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin hors les murs ", CERMES 3/Iris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide, une autonomie par procuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Aide à l'autonomie et parcours de vie ", CNSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescrire, évaluer, apprécier : comment dire la valeur des choses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment le livre vient au lecteur. La prescription littéraire à l'heure de l'hyperchoix et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire être l'autre : le handicap et la relation d'aide comme fiction créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicaps créateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments. A pragmatist account of taste and amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Pragmatism Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience, expression, épreuve des choses. Le pragmatisme devant l'œuvre de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités : espaces de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durkheim lecteur de James : deux façons de mettre la croyance au cœur du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Biennales Durkheim/Mauss, " Société, cultures et religion "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps, des choses et des collectifs. L'attachement à la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque MusiCult II / FLUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le différence : régimes d'innovation et de circulation des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de sociologie création et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie (AFS). Paris, FRA., Jul 2011, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin et l'environnement : faire compter la différence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecoles des Mines, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing a wine quality market : the GI debates in and around France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSGR / GARNET Conference: Geographical Indicatons: Law, Justice and the Search for Authenticity. Panel for "Pathways to Legitimacy? The Future of Global and Regional Governance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Warwick, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective. Le cas des vins à qualité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Colloque international les approches pragmatiques de l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgique. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vins naturels : les trois voies françaises de la qualification environnementale des vins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pesticides et environnement - De la connaissance aux outils et à l'action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective. Le cas des vins à qualité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international les approches pragmatiques de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgique. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery Quality or Performing Taste? A Sociology of the Amateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The University of Manchester/UMIST ESCR CIRC workshop "Theoritical Approaches to Food Quality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To make oneself get sensitive to things: from a sociology of taste to a pragmatics of attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint de la 4S (Society for Social Studies of Science) et de EASST (European Association for Studies of Science and Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science; European Association for Studies of Science and Technology, Aug 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering quality or performing taste? A sociology of the amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering quality or performing taste? A sociology of the amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachements et fragilités. Écrire dans le cours des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Attachements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Eliçabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2025, 978-2-38542-724-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05291805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Music Through Science and Technology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.304, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes. Introduction au Dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.mis en ligne le 20/05/2020, 2020, SociologieS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passion for Music: A Sociology of Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate, pp.352, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des agencements marchands. Textes choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandclément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSES DES MINES, pp.482, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Mines de Paris, pp.330, 2011, Sciences Sociales, 978-911256-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et internet : les nouvelles figures de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Fourmentraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, pp.281, 2010, CNRS communication, 978-2-271-07099-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs : un théâtre de société(s). Actes du colloque international des 24, 25 et 26 septembre 2004, Le triangle, Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Plagnol-Diéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre s en Bretagne, pp.350, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : l'objet dans l'usage : la relation objet-usage-usager dans le travail de trois agences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.130, 1996, Sciences sociales, 9782911762024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit &amp;quot;représenter&amp;quot; ? Bruno Latour et l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une journée avec Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.33-40, 2024, 978-2-38542-608-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se battre pour une autre histoire des musiques populaires…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-222, 2024, 979 1 03703883 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter à plusieurs peuples sur le même sol : les migrations, une occasion de redéfinir l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Moquay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins en société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Traversées de Cerisy, 9791037022714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se laisser troubler par William James ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Liens qui libèrent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au risque des effets. Une lutte à main armée contre la Raison ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.261-292, 2023, 979-10-209-2499-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Better Sense What is Happening?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Peter Voß, Nora Rigamonti, Marcela Suarez, Jacob Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing Collectives. Aesthetic and Political Practices Intertwined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[transcript]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-197, 2023, 978-3-8376-5745-6. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783839457450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrument de musique ou la force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CMTRA centre de musiques traditionnelles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments voyageurs. Le monde sonne à nos portes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-38, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free James ...!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Origens, Diego Landivar, Alexandrte Monnin (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Protocole Coopair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Open Origens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-44, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ANT to pragmatism: A Journey with Bruno Latour at the CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Felski &amp; Stephen Muecke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latour and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johns Hopkins University Press, pp.52-75, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible l’accueil des migrants : espace public et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Dousson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoras contemporaines. Design, démocratie et pratiques alternatives de l'espace public. Actes du colloque de l'ENSA&amp;D Dijon, 5-6 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eduitions Loco, pp.83-99, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter à plusieurs peuples sur le même sol : les migrations, une occasion de redéfinir l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Moquay &amp; Véronique Mure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassages planétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.222-237, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses : le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna-Maria Lorusso &amp; Gianfranco Marrone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche del gusto. Mondi comuni, fra sensibilità estetiche e tendenze alimentari.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Nuova Cultura, pp.55-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit critique ? Préface, Christopher Small</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiquer. Le sens de l'expérience musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Philharmonie/Cité de la Musique, pp.5-15, 2019, Le Rue musicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Julien &amp; Christophe Levaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Over and Over. Exploring Repetition in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.XIV-XVII, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Thoreau et Ariane D'Hoop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Appel des entités fragiles. Enquêter avec les modes d'existence de Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.7-12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects, Belief, and the Sociologist: The Sociology of Art as a Work-to-Be-Done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfred Smudits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads to Music Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer VS, pp.40-61, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est dans les détails. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clara Barrelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tilleuls, une maison où vivre ensemble et s’entretenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAHPA, pp.I-IV, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plea for Responsible Art: Politics, the Market, Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victoria D. Alexander, Samuli Hägg, Simi Häyrynen et Erkki Sevänen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and the Challenge of Markets - Volume 2. From Commodification of Art to Artistic Critiques of Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.145-169, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Você disse apegos? ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Felinto, Adalberto Müller, Alessandra Maia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A vida secreta dos objetos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, azougue editorial, pp.217-231, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kunst Der Berührung. Über Das Hervorzubringende Werk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Harrasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auf Tuchfühlung. Eine Wissengeschichte Des Tastsinns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix à payer du pluralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Delory-Monberger, François Durpaire, Béatrice Mabilon-Bonfils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre ouverte contre l’instrumentalisation politique de la laïcité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.75-82, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lépinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Latour; Christophe Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reset Modernity!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.260 - 271, 2016, 9780262034593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a sociology of maquettes. An interview with Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Farias,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignacio Farias &amp; Alex Wilkie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studio Studies: Operations, Topologies &amp; Displacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallacy of the work, truth of the performance. What makes music baroque: historical authenticity or ontological plurality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Law &amp; E. Ruppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes of Knowing. Resources from the Baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattering Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-114, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to be made: The Art of Touching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Latour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">reset Modernity !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM Center for Art and Media/The MIT Press, pp.208-214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la surface des choses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Grimaud, Anne-Christien Taylor, Denis Vidal, Thierry Dufrêne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persona. Etrangement humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly/Actes Sud, pp.39-41, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Those Things That Hold Us Together: Taste and Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richie Nimmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actor-Network Theory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, SAGE, pp.153-170, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les objets comptaient ? Le défi de la sociologie des sciences, des techniques et de la culture dans les années 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Paradeise, Dominique Lorrain, Didier Demazière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociologies françaises. Héritages et perspectives 1960-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.553-564, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying Attention: What is Tasting Wine about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Barthoin Antal, Michael Hutter, David Stark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moments of valuation. Exploring Sites of Dissonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.37-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire être l'autre : le handicap et la relation d'aide comme fiction créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Dallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Handicaps créateurs", Paris le 11/10/2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CLG, pp.134-138, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing, Performing, Listening: Making Music - or Making Music Act?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marschall, Lee &amp; Laing, Dave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music Maters. Essays in Honour of Simon Frith</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.165-179, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In den Laboratorien des Begehrens: Die Arbeit der Werbeleute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [transript], pp.341-376, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit portrait de Becker en pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean Benghozi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.185-193, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour un art responsable. Création, marché, public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Debaise, Didier Douroux, Xavier Joschke, Chistian Pontégine, Anne Solhdju, Katrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire art comme on fait société: les Nouveaux commanditaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.189-210, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinge, die dauern...&amp;quot;. Objekte, Vermittlung, Soziologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thielmann, Tristan &amp; Schüttpelz, Ehrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcript, pp.81-105, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kunst, die Aura und die Technik demaäss Benjamin - oder wie man so viele Irrtümer auf einmal begehen kann un dafür auch noch berühmt wird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thielmann, Tristan &amp; Schüttpelz, Ehrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcript, pp.71-78, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer, interpréter, écouter. Pratiquer la musique ou la faire agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Fourmentraux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ère post-média. Humanités digitales et Cultures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.87-101, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Fast as One Possibly Can ...&amp;quot;: Virtuosity, a Truth of Musical Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stan Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Musicological Reflections. Essays in Honour of Derek B. Scott</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.125-138, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Strange Thing Called Music&amp;quot; ... Prendre au sérieux les mondes de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Brandl, Cécile Prévost-Thomas, Hyacinthe Ravet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de sociologie de la musique en France. Tome 1 Réfléxivité, écoutes, goûts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.32-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration, un atelier de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémie Etienne et Léonie Hénaut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire à l'atelier. La restauration des oeuvres d'art, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.399-412, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melòmanos: el gusto como performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio E. Benzecry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hacia una nueva sociologìa cultural. Mapas, dramas practicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Quilmes Editorial, pp.215-248, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Success : an Anti-Musicology of the Pop Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stan Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop Music and Easy Listening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.83-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mediation. Toward a New Sociology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Clayton, Trevor Herbert, Richard Middleton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Study of Music. A Critical Introduction, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.249-260, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Houdart et Olivier Thiéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains, non-humains. Comment repeupler les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.257-262, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Success : an Anti-Musicology of the Pop Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Moeran, Ana Alacovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Industries: Critical Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg Publishers, pp.159-193, 2011, vol. III-5: Cultural Theory 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offene Objekte, Offene Subjekte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenz Engell und Bernhardt Siegert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medien- und Kultutforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Felix Meiner Verlag, pp.93-109, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Lovers: Taste as performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alan Warde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption, vol. 3 "Appropriation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, pp.187-208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The price of the people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silva, Elizabeth and Warde, Alan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Analysis and Bourdieu's Legacy. Settling accounts and developing alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.117-127, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une histoire fictive du Grand Opéra français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent GAUDEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture du texte. Approches socio-anthropologiques de la construction fictionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.109-129, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir, une cause à faire valoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Robert Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bon vin entre terroir, savoir-faire et savoir-boire. Actualité de la pensée de Roger Dion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-246, 2010, 9782271070074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit attachements ? ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madeleine Akrich, Yannick Barthe, Fabian Muniesa, Philippe Mustar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements. Mélanges offerts à Michel Callon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.178-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain est-il politique ? Création, marché, public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, éducation et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandre Actes, pp.15-31, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Cantelli, Marta Roca I Escoda, Joan Stavo-Debauge, Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités pragmatiques. Enquêter sur l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-300, 2009, Action Publique, 9789052015712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, goût, interprétation : la leçon du faux en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcella Lista. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De main de maître : l'artiste et le faux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan, Musée du Louvre éditions, pp.113-132, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking Music, Making Music: A Comparison between Rap and Techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Derek. B Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ashgate Research Companion to Popular Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.365-376, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du passé : le renouveau des musiques &amp;quot;anciennes&amp;quot;, sources et retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Charles-Dominique, Yves Defrance. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ethnomusicologie de la France. De l'"ancienne civilisation paysanne" à la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-73, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique populaire ou théâtralité théorique ? Le peuple, le sociologue et le producteur à succès.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albi 2006. Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-204, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre la musique raisonnable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARBIERI D., MARCONI L., SPAMPINATO F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ascolto musicale. Condotte, pratiche, grammatiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMI Libreria Musicale Italiana, pp.335-343, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier le modernisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COLAS D., GÉTREAU F., HAINE M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, esthétique et société au XIXe siècle. Mélanges en l'honneur de Joël-Marie Fauquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège, Mardaga, pp.19-31, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique s'écoute-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE QUÉAU Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de sociologie de l'art : bilan et perspectives, tome 1. Actes du colloque international « Marseille 1985-Grenoble 2005 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.291-301, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires de goût. Se rendre sensible aux choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERONI M., ROUX J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibiliser. La sociologie dans le vif du monde. Actes du colloque du CRESAL, Saint-Étienne, 20-22 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.161-174, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacothanasies. le sociologue, l'opinion politique et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit 'âges de la vie' ? Journées d'études 24 et 25 novembre 2004. Musées départementaux Albert et Félicie Demard, Vesoul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de la Haute-Saône, pp.268-287, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics of Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JACOBS M., HANRAHAN N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to the Sociology of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford, Blackwell, pp.131-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une sociologie de l'amateur à une pragmatique de l'attachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERVANT-ROUX M.-M.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs. Un théâtre de société(s). Actes du colloque international des 24,25 et 26 septembre 2004, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtres en Bretagne, ADEC-Maison du théâtre amateur, pp.127-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LATOUR B., WEIBEL P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Things Public. Atmospheres of Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM/MIT Press, pp.670-677, 2005, 9780262122795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04171097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du vin. Pour une sociologie de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Nahoum; O. Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le goût des belles choses. Ethnologie de la relation esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Maison des Sciences, pp.111-126, 2004, Collection Ethnologie de la France, 2-7351-1028-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Quality or Performing Taste? A Sociology of the Amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Harvey; A. McMeekin; A. Warde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualities of Food: Alternative Theoretical and Empirical Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.19-37, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mediation: Towards a new Sociology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLAYTON M., HERBERT T., MIDDLETON R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Study of Music: A Critical Introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London, Routledge, pp.80-91, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût. Une sociologie positive des grands amateurs de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DONNAT O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.63-82, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme écriture de l'entreprise. Récits d'innovation au sein d'une entreprise de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MUSTAR P., PENAN H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.131-152, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût, une sociologie positive des grands amateurs de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.63-82, 2003, 2-11-005276-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ne disent pas les chiffres... Vers une pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DONNAT O., TOLILA P. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) public(s) de la culture. Politiques publiques et équipements culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.287-304, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of Art: New Stakes in a Post-Critical Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISA Research Council, Stella QUAH, Arnaud SALES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Handbook of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New-York, London, SAGE Publications, pp.341-355, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages et arrêts en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volona Rabeharisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isaac Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en gares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, pp.212 - 241, 1999, 287678484X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers du désir. Du produit au consommateur, la médiation publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BEAUD P., FLICHY P., PASQUIER D., QUÉRÉ L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau-CNET, pp.105-130, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicalisation des arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLIN O., SAUVAGEOT J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images numériques. L'Aventure du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole régionale des Beaux-Arts de Rennes, Station Arts Electroniques - Université Rennes 2, pp.147-151, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Becker en pragmatiste malgré lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cahier qui pourrait s'intituler &amp;quot;ce qui se passe&amp;quot; à Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sintive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli Deo Gloria. Was Bach a composer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap au quotidien. La personne, les proches, les soignants : sept récits d'expérience à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Paterson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon vin ? ou comment intéresser la sociologie à la valeur des choses...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets aux interactions, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vololona Rabeharisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie de la relation d'aide : de la ruse à la fiction, comment concilier protection et autonomie, rapport de recherche pour la MiRe (DREES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MIRE (DREES). 2012, pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vins sans pesticides ? Une analyse de la prescription à la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie et du Développement Durable. 2007, 584 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vins sans pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Ecologie et du Développement Durable. 2007, pp.584+annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de comportement ? Enquête sur nos façons de faire avec ce qu'il faut faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2006, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût. Une pragmatique de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettre de commande ET 00.16: 148, DAG/Département des Études et de la Prospective Ministère de la Culture. 2003, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût comme un &amp;quot;faire ensemble&amp;quot;. Une comparaison entre le goût alimentaire et le goût musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission du Patrimoine. 2002, 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & UTOPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Hennion </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV : Antoine Hennion, chercheur au CSI (MinesParis, PSL Université / CNRS), a mené des travaux sur la musique, la culture, le goût et les amateurs, puis sur l’aide et le care : tous ces modes d’attachement aux choses et aux êtres partagent un art de l’attention, un sens du geste juste, et l’exigence d’une œuvre à faire. Avec des collectifs concernés (Attachements, le PEROU, Pragmata, Origens Medialab), il collabore au renouveau de l’enquête pragmatiste, sur des situations telles que la redirection écologique et l’accueil des migrants, qui se caractérisent par la fragilité, l’indétermination et la nécessité de l’engagement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9602-3746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026918919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chercheur au Centre de sociologie de l’innovation (Mines Paris, PSL/CNRS), centre qu’il a dirigé de 1994 à 2002, a mené des travaux en sociologie de la musique et de la culture, sur les médias, sur le goût. Au CSI où s’élaborait la théorie de l’acteur-réseau (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), il a développé une problématisation de la médiation croisant les recherches en sociologie culturelle et en STS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology & Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Ces travaux l’ont conduit à s’intéresser aux amateurs, puis à l’aide et au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Au sein d’un collectif, il développe à présent une pragmatique des attachements à partir de terrains divers (musique, sport, vin, dépendance, migrations…), et travaille sur les questions de méthode et d’engagement que pose une approche pragmatiste de l’enquête en sciences sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Sociologie de l’Innovation  +33 (0)1 40 51 91 91 (secretary)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Center for the Sociology of Innovation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris, 60 bd St-Michel 75006 Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris Sciences & Lettres University/i3, CNRS UMR 9217</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine.hennion@minesparis.psl.eu</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.csi.minesparis.psl.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit empires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open comments on Blok and Bruun Jensen's paper ‘What next for actor network theory? Inventing around Latour on a planet in distress’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.96-97. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/29768667241285710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour and Religion: A Strange Parishioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (5), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02632764241275443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour, Pragmatism and Politics: A Researcher on a Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (5), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02632764241243257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : &amp;quot;Bruno Latour, pragmatisme et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.296-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole chante, la musique parle. Généalogie d'une relation croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossiers, Du pragmatisme au meliorisme radical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, publier en français n’est pas une coquetterie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir/soutenir : la fragilité comme mode d'existence&amp;quot;, séminaire de recherche du Centre de Sociologie de l'Innovation (CSI), 2017-2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.484-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire chanter la parole, faire parler la musique. Généalogie d'une instauration réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses : le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Politiche del gusto. Mondi comuni, fra sensibilità estetiche e tendenze alimentari », Atti del 46° congresso dell’AISS, 2018, Palermo, XIII (25), pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet, la croyance et le sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 1, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transposition.1673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face. Pour une saisie politique de la question des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations, le retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Musiques, présentez-vous!’ Une confrontation entre le rap et la techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Todas as Artes: Revista Luso-Brasileira de Artes e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De una sociología de la mediación a una pragmática de las vinculaciones. Retrospectiva de un recorrido sociológico dentro del CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuestiones de sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24215/23468904e032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Might Constraint be Compatible with Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Health and Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (5), pp.741-758. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9566.12529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Valuation to Instauration: On the Double Pluralism of Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments, you say? … How a concept collectively emerges in one research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.112 - 121. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2016.1260629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ANT to pragmatism: A Journey with Bruno Latour at the CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Literary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, special issue "Recomposing the Humanities - with Bruno Latour", 47 (2-3), pp.289-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur nos attachements. Comment hériter de William James ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfermer Maman !&amp;quot; Epreuves et arrangements : le care comme éthique de situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (3), pp.65-90. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2015.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte est-elle compatible avec le care ? Le cas de l'aide et du soin à domicile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la dictée de l’ange…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’institut de philosophie de l’université de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You wain toha nanika? aruiha, syakaigakuwo ikanishite mono no kati heto kannshinnwo mukesaseruka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal for Creative Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blowing in the wind' ? ... A response to the author of 'Mastering the jazz standard: Sayings and doings of artistic valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ajcs.2014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du succès : une anti-musicologie de la chanson de variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.47-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von einer Soziologie der Mediation zu einer Pragmatik der Attachements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medien- und Kulturforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.11-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. The Opera Fanatic: Sociology of an Obsession By Claudio E. Benzecry. University of Chicago Press. 2011. 246 pages. $29 paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Forces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, first published online May 24, 2013, pp.5. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sf/sot065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une sociologie de la médiation à une pragmatique des attachements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, mis en ligne le 25 juin 2013, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Essay Bruno Latour, Enquêtes su les modes d'existence : une anthropologie des Modernes, Paris, La Découverte, 504 p., 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (4), pp.588-594. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243913492215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gare en action. Hautes turbulences et attentions basses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aussi vite que possible ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.8764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du passé : le renouveau des musiques &amp;quot;anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatica do Gosto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdade &amp; Diversidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.253-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra, un art de l'amateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (142), pp.b1-b9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires de goût : se rendre sensible aux choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 571, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexividades. A atividade do amador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de Sociologia. Revista do programa de pos-graduaçào em sociologie da UFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexividades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de Sociologia. Revista do programa de pos-graduaçào em sociologie da UFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, v. 16 (1), pp.33 - 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05571253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli Deo Gloria. Bach était-il un compositeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement du sociologue : faire s'exprimer la pluralité des mondes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines. Revue des Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 448, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustos musicales: de una sociologia de la mediacion a una pragmatica del gusto (Loving Music: from a sociology of mediation to a Pragmatics of Taste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (XVII), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire et l'instant. Improvisation sur un thème de Denis Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la tonalité : retour sur le partage nature-culture. Relire Lévi-Strauss avec des lunettes pragmatistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.361-386. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.102.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivités. L'activité de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (153), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.153.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Musicalisation of Visual Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIA - Music and Arts in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche pragmatique du soin et de l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Fondation Médéric Alzheimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public de l'œuvre, œuvre du public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inouï. Revue de l'Ircam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques, présentez-vous ! Une comparaison entre le rap et la techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie des attachements. D'une sociologie de la culture à une pragmatique de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (3), pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers de la musique. L'écoute des amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit : musiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (18), pp.16-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attività riflessiva dell'amatore. Un approccio pragmatico al gusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.519-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SILENCE SUR LA MUSIQUE : Interview d' Antoine HENNION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003/4 (29), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.029.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Lovers. Taste as Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Culture, Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (5), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design industriel, entre création, technique et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp.9 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet d'art, objet de science. Note sur les limites de l'anti-fétichisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ethnologues chez les manageurs de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11, pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour, un philosophe empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'hommage à Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Nardacchione, Oct 2023, Buenos-Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una extraña cosa llamada música</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Núcleo Milenio en Culturas Musicales y Sonoras (CMUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Alberto Hurtado, Oct 2023, Santiago, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Tonality: Beyond Nature/Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music History and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre in Aveiro University/Porto Polytechnic's INETmd - Instituto de Etnomusicologia, Jan 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvages et sauvageons ? des identités qui se jouent… »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Ethnographie/Loïc Riom, Jun 2022, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living together on the same land? A pragmatist and ecological approach to migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Pragmatist Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pragmatist Association/University College London, Aug 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach across Borders – Interdisciplinary Investigations on Global Cultural Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquiennial Congress of the International Musicological Society (IMS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the Past Present: A Pluralist, Open Understanding of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music beyond fixity and fluidity; preservation and performance as instauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCICM, Lorentz Center, Sep 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music: the Art of Making the Past Present”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents and Actors Conference: Networks in Music History”, The 6th Sibelius Academy Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helsinki University of Arts, Jun 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cutting edge. Travailler au bord des disciplines. Conférence d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains communs : ethnomusicologie et “popular music studies” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM francophone/Société française d’ethnomusicologie,, Sep 2020, Vitré et Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevo trabajo, salud y cultura en tiempos de crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de conversaciones, Iniciativa Franco-Chilena de Altos Studios, « Futuro ed incertidumbre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Chile, Dec 2020, Santiago de Chile (en visio), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Jungle à La Chapelle : les mondes pluriels s’inventent sur place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Migration(s) et nouvelles appartenances communautaires : usages, reconfigurations et (ré)appropriations de l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPM - Univesrité Paris Nanterre, Nov 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des autres. Attachements, altérité et réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international « L’influence et ses limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REPINE (Réseau d'études des pratiques d'influence) - CRH, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole chante, la musique parle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue parlate, lingue cantate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français - Università degli Studi di Genova, Feb 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation, attachments, instauration: what a sociologist may learn from music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music’s society. Perspectives of social research in music in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musikwissenschaft - Leipzig, Apr 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin de ce qui s’invente : l’action du PEROU auprès des migrant.e.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marmite - Veillée n°8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Marmite - Haute Ecole de Travail Social de Genève, Mar 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Taste to Care. A Sociology of Attention. How to expand the worlds that we inhabit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at TEMAT “Technology and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Jan 2019, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqueter sur les migrants : “que se passe-t-il ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Méner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique du CNRS : Pragmatisme et enquêtes empiriques en sciences sociales : sur le terrain du politique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible l’accueil des migrants : espace public et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoras contemporaines </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Dijon, Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Being Actual. Music as an Art of Remaking the Present. Keynote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performing New Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de ciencias sociais e humanas da Univesidade Nova de Lisboa (Portugal), Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does testing redefine (or not) our esthetic and political identities? The sorting of migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Put to the Test: Critical Evaluations of Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Interdisciplinary Methodologies (University of Warwick), Dec 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est dans les détails (Keynote).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pour le 25e anniversaire de la Fondation pour l'Accueil et l'Hébergement des personnes âgées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour l'Accueil et l'Hébergement des personnes âgées (FHAPA), Nov 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste as a collective involvement to expand the worlds that we inhabit. Keynote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Sensing collectives - aesthetic and political practices intertwined” Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Berlin / ICI Berlin Institute for Cultural Inquiry, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses. Le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI congresso dell'AISS - Politiche del Gusto - Mondi comuni, sensibilità estetiche, tendenze alimentari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISS (Associazione Italiana di Studi Semiotici), Nov 2018, Palerme, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil, réponse humanitaire, question politique – ou appel à redéfinir ce à quoi nous tenons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Fondation Abbé Pierre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Abbé Pierre, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre des mondes que nous voulons : les migrations comme proposition politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Cerisy « Brassages planétaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy, Aug 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures de l’écoute et réception des Sound Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectres de l’audible. Sound Studies, cultures de l’écoute et arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique - Philarmonie de Paris, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médiations aux attachements, leçons de musique : expériences de la fragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création globalisée et individualité musicienne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georg Simmel et GDR ESARS, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bach ou la puissance de croire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Pop Philosophie saison IX - Croyances : « Esprit critique es- tu là ?», </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’ASSOCIATION Les Rencontres Place Publique, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pragmatism to Instauration: A Sociology of the &amp;quot;Work-to-be-done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “ANT Across the Disciplines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SDU (University of Southern Denmark), Sep 2017, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit amateurs ? enquêter sur les attachements qui nous fabriquent »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les émotions démocratiques : la musique comme vecteur de cohésion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la musique/Philharmonie de Paris, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit amateurs ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle « La musique en amateur : une aventure collective ? »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franche-Comté mission voix, Fédération musicale de Franche-Comté et Centre National de la Fonction publique, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Valuation to Instauration: on the Double Pluralism of Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Performances of Value: Competition and Competitions Inside and Outside Markets”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jan 2017, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Objects, Belief and the Sociologist: Sociology of Art as a 'Work-to-be-done'”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência de FEUC (Faculdade de Economia, Universidade Coimbra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Coimbra (Portugal), Nov 2017, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Calais ‘Jungle’ as an Experience on Worlds to come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Cultural Economy (JCE) 10th Anniversary Event, “Bad Vibes: An Argument about the quality of our Values”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music as a ‘work-to-be-done’: a pluralistic approach to musical agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium in memoriam C. Kaden, “Music's Pluralistic Potential”, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musikwissenschaft und Medienwissenschaft (IMM) - Humboldt Universität, Apr 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments: A pragmatist approach to things that matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at the Munich Center for Technology in Society (MCTS) &amp; Department of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität München (TUM), Feb 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste and care: exploring the mutual dependency of beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIA Annual Conference "Pebbles in the pond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIA - University of Exeter, May 2016, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous nous présentions ? Plaidoyer pour des identités qui soient des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une pluralité audible ? Musiques, langues, environnements sonores en contexte urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet de Saint-Etienne, Apr 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Lecture : Identities/Alterities. Performing Music, Performing Ourselves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd KISMIF International Conference: Do It Yourself Culture, Spaces and Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui accueille l’autre ? Enquêtes sur l’aide à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quelques champs problématiques tracés dans les humanités médicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL-IUHSMP/FNS, May 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes à faire et politique des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GRAC « Penser l’économie sans l’économie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAC (Groupe Recherche Action), Feb 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubes, hits, succès : que peut-on apprendre d’un succès populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weekend Pop Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Villa Arson - Théâtre National de Nice, Nov 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to Be Made. A Pragmatist Approach to Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Taste and Tasting" and Conference "Creatività e musica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Trento, Dec 2016, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments. A Pragmatist Approach of Musical Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in tribute to Pr Peter Wicke. Popular Music and Power. Sonic Materiality between Cultural Studies and Music Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Musicology and Media Studies (Humboldt Universität), Jun 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to be Made. The Art of Touching. Opening Conference to the ZKM exhibition by B. Latour and P. Weibel &amp;quot;Reset Modernity!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference to the ZKM exhibition by B. Latour and P. Weibel "Reset Modernity!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM Zentrum für Kunst und Medien - Karlsruhe, Apr 2016, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing Times of Music? For A Sociology of Rhythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Over and over: exploring repetition in Popular Music”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Jun 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer, interpréter, écouter, manipuler : une musique toujours à faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique classique et ses publics à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO et Centre européen de sociologie et de science politique, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identities/alterities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar “Keep It Simple, Make It Fast!” European Program on Underground Scenes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department de Sociologie - Université de Porto (Portugal), May 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Care and Pragmatism: a Plea for a Situational Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Pragmatism International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRAGMATA (Association française d’études pragmatistes), Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music, what for…?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Jahre Musiksoziologie in Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Musiksoziologie, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demanding Objects: Caring for Things in Process of Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "The Secret Life of Objects: Media Ecologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rio de Janeiro (Brésil), Aug 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, savoir, production. Une pragmatique de l’œuvre à faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savant et le praticien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de musique baroque de Versailles et IRCAM Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soi-même comme un autre ». La musique au-delà de l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnicité et citoyenneté : socialisation musicales, socilisations scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS (Association Française de Sociologie), Sep 2014, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ruse à la fiction : relation d'aide, protection et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin hors les murs ", CERMES 3/Iris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire être l'autre : le handicap et la relation d'aide comme fiction créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicaps créateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescrire, évaluer, apprécier : comment dire la valeur des choses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment le livre vient au lecteur. La prescription littéraire à l'heure de l'hyperchoix et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide, une autonomie par procuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Aide à l'autonomie et parcours de vie ", CNSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité oblige. L'engagement de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique du goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Performative Attachments: Bodies, Things, Collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop "Performing ANT. Socio-Material Practices of Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, University of St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachments. A pragmatist account of taste and amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Pragmatism Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience, expression, épreuve des choses. Le pragmatisme devant l'œuvre de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités : espaces de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durkheim lecteur de James : deux façons de mettre la croyance au cœur du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Biennales Durkheim/Mauss, " Société, cultures et religion "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps, des choses et des collectifs. L'attachement à la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque MusiCult II / FLUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le différence : régimes d'innovation et de circulation des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de sociologie création et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie (AFS). Paris, FRA., Jul 2011, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin et l'environnement : faire compter la différence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecoles des Mines, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing a wine quality market : the GI debates in and around France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSGR / GARNET Conference: Geographical Indicatons: Law, Justice and the Search for Authenticity. Panel for "Pathways to Legitimacy? The Future of Global and Regional Governance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Warwick, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective. Le cas des vins à qualité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Colloque international les approches pragmatiques de l'action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgique. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vins naturels : les trois voies françaises de la qualification environnementale des vins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pesticides et environnement - De la connaissance aux outils et à l'action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective. Le cas des vins à qualité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international les approches pragmatiques de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgique. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery Quality or Performing Taste? A Sociology of the Amateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The University of Manchester/UMIST ESCR CIRC workshop "Theoritical Approaches to Food Quality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To make oneself get sensitive to things: from a sociology of taste to a pragmatics of attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint de la 4S (Society for Social Studies of Science) et de EASST (European Association for Studies of Science and Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science; European Association for Studies of Science and Technology, Aug 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering quality or performing taste? A sociology of the amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering quality or performing taste? A sociology of the amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachements et fragilités. Écrire dans le cours des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Attachements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Eliçabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2025, 978-2-38542-724-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05291805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Music Through Science and Technology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.304, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes. Introduction au Dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.mis en ligne le 20/05/2020, 2020, SociologieS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passion for Music: A Sociology of Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate, pp.352, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des agencements marchands. Textes choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandclément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRESSES DES MINES, pp.482, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Mines de Paris, pp.330, 2011, Sciences Sociales, 978-911256-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et internet : les nouvelles figures de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Fourmentraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, pp.281, 2010, CNRS communication, 978-2-271-07099-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs : un théâtre de société(s). Actes du colloque international des 24, 25 et 26 septembre 2004, Le triangle, Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Plagnol-Diéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Gaudemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre s en Bretagne, pp.350, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design : l'objet dans l'usage : la relation objet-usage-usager dans le travail de trois agences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.130, 1996, Sciences sociales, 9782911762024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se battre pour une autre histoire des musiques populaires…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-222, 2024, 979 1 03703883 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit &amp;quot;représenter&amp;quot; ? Bruno Latour et l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une journée avec Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.33-40, 2024, 978-2-38542-608-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter à plusieurs peuples sur le même sol : les migrations, une occasion de redéfinir l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Moquay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins en société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Traversées de Cerisy, 9791037022714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se laisser troubler par William James ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Liens qui libèrent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au risque des effets. Une lutte à main armée contre la Raison ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.261-292, 2023, 979-10-209-2499-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Better Sense What is Happening?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Peter Voß, Nora Rigamonti, Marcela Suarez, Jacob Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing Collectives. Aesthetic and Political Practices Intertwined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[transcript]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-197, 2023, 978-3-8376-5745-6. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783839457450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrument de musique ou la force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CMTRA centre de musiques traditionnelles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments voyageurs. Le monde sonne à nos portes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-38, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free James ...!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Origens, Diego Landivar, Alexandrte Monnin (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Protocole Coopair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Open Origens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-44, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ANT to pragmatism: A Journey with Bruno Latour at the CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Felski &amp; Stephen Muecke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latour and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johns Hopkins University Press, pp.52-75, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible l’accueil des migrants : espace public et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Dousson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoras contemporaines. Design, démocratie et pratiques alternatives de l'espace public. Actes du colloque de l'ENSA&amp;D Dijon, 5-6 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eduitions Loco, pp.83-99, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter à plusieurs peuples sur le même sol : les migrations, une occasion de redéfinir l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Moquay &amp; Véronique Mure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassages planétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.222-237, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses : le goût comme engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna-Maria Lorusso &amp; Gianfranco Marrone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche del gusto. Mondi comuni, fra sensibilità estetiche e tendenze alimentari.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Nuova Cultura, pp.55-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit critique ? Préface, Christopher Small</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiquer. Le sens de l'expérience musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Philharmonie/Cité de la Musique, pp.5-15, 2019, Le Rue musicale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Julien &amp; Christophe Levaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Over and Over. Exploring Repetition in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.XIV-XVII, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Thoreau et Ariane D'Hoop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Appel des entités fragiles. Enquêter avec les modes d'existence de Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.7-12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects, Belief, and the Sociologist: The Sociology of Art as a Work-to-Be-Done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfred Smudits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads to Music Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer VS, pp.40-61, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est dans les détails. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clara Barrelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tilleuls, une maison où vivre ensemble et s’entretenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAHPA, pp.I-IV, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plea for Responsible Art: Politics, the Market, Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victoria D. Alexander, Samuli Hägg, Simi Häyrynen et Erkki Sevänen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and the Challenge of Markets - Volume 2. From Commodification of Art to Artistic Critiques of Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.145-169, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Você disse apegos? ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Felinto, Adalberto Müller, Alessandra Maia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A vida secreta dos objetos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, azougue editorial, pp.217-231, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kunst Der Berührung. Über Das Hervorzubringende Werk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Harrasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auf Tuchfühlung. Eine Wissengeschichte Des Tastsinns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix à payer du pluralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Delory-Monberger, François Durpaire, Béatrice Mabilon-Bonfils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre ouverte contre l’instrumentalisation politique de la laïcité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.75-82, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lépinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Latour; Christophe Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reset Modernity!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.260 - 271, 2016, 9780262034593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a sociology of maquettes. An interview with Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Farias,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignacio Farias &amp; Alex Wilkie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studio Studies: Operations, Topologies &amp; Displacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallacy of the work, truth of the performance. What makes music baroque: historical authenticity or ontological plurality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Law &amp; E. Ruppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes of Knowing. Resources from the Baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattering Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-114, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work to be made: The Art of Touching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Latour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">reset Modernity !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM Center for Art and Media/The MIT Press, pp.208-214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la surface des choses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Grimaud, Anne-Christien Taylor, Denis Vidal, Thierry Dufrêne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persona. Etrangement humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly/Actes Sud, pp.39-41, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Those Things That Hold Us Together: Taste and Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richie Nimmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actor-Network Theory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, SAGE, pp.153-170, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les objets comptaient ? Le défi de la sociologie des sciences, des techniques et de la culture dans les années 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Paradeise, Dominique Lorrain, Didier Demazière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociologies françaises. Héritages et perspectives 1960-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.553-564, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying Attention: What is Tasting Wine about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Barthoin Antal, Michael Hutter, David Stark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moments of valuation. Exploring Sites of Dissonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.37-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire être l'autre : le handicap et la relation d'aide comme fiction créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Dallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Handicaps créateurs", Paris le 11/10/2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CLG, pp.134-138, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing, Performing, Listening: Making Music - or Making Music Act?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marschall, Lee &amp; Laing, Dave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music Maters. Essays in Honour of Simon Frith</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.165-179, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In den Laboratorien des Begehrens: Die Arbeit der Werbeleute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [transript], pp.341-376, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit portrait de Becker en pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean Benghozi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Howard Becker et les mondes de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.185-193, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour un art responsable. Création, marché, public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Debaise, Didier Douroux, Xavier Joschke, Chistian Pontégine, Anne Solhdju, Katrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire art comme on fait société: les Nouveaux commanditaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du Réel, pp.189-210, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinge, die dauern...&amp;quot;. Objekte, Vermittlung, Soziologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thielmann, Tristan &amp; Schüttpelz, Ehrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcript, pp.81-105, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kunst, die Aura und die Technik demaäss Benjamin - oder wie man so viele Irrtümer auf einmal begehen kann un dafür auch noch berühmt wird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thielmann, Tristan &amp; Schüttpelz, Ehrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akteur-Medien-Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcript, pp.71-78, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Strange Thing Called Music&amp;quot; ... Prendre au sérieux les mondes de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Brandl, Cécile Prévost-Thomas, Hyacinthe Ravet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de sociologie de la musique en France. Tome 1 Réfléxivité, écoutes, goûts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.32-45, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer, interpréter, écouter. Pratiquer la musique ou la faire agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Fourmentraux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ère post-média. Humanités digitales et Cultures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.87-101, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Fast as One Possibly Can ...&amp;quot;: Virtuosity, a Truth of Musical Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stan Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Musicological Reflections. Essays in Honour of Derek B. Scott</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.125-138, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration, un atelier de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémie Etienne et Léonie Hénaut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire à l'atelier. La restauration des oeuvres d'art, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.399-412, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melòmanos: el gusto como performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio E. Benzecry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hacia una nueva sociologìa cultural. Mapas, dramas practicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Quilmes Editorial, pp.215-248, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mediation. Toward a New Sociology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Clayton, Trevor Herbert, Richard Middleton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Study of Music. A Critical Introduction, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.249-260, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Success : an Anti-Musicology of the Pop Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stan Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop Music and Easy Listening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.83-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offene Objekte, Offene Subjekte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenz Engell und Bernhardt Siegert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medien- und Kultutforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Felix Meiner Verlag, pp.93-109, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Houdart et Olivier Thiéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains, non-humains. Comment repeupler les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.257-262, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Production of Success : an Anti-Musicology of the Pop Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Moeran, Ana Alacovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Industries: Critical Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg Publishers, pp.159-193, 2011, vol. III-5: Cultural Theory 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Lovers: Taste as performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alan Warde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption, vol. 3 "Appropriation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, pp.187-208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The price of the people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silva, Elizabeth and Warde, Alan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Analysis and Bourdieu's Legacy. Settling accounts and developing alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.117-127, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une histoire fictive du Grand Opéra français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent GAUDEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture du texte. Approches socio-anthropologiques de la construction fictionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.109-129, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir, une cause à faire valoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Robert Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bon vin entre terroir, savoir-faire et savoir-boire. Actualité de la pensée de Roger Dion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-246, 2010, 9782271070074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit attachements ? ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madeleine Akrich, Yannick Barthe, Fabian Muniesa, Philippe Mustar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débordements. Mélanges offerts à Michel Callon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.178-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art contemporain est-il politique ? Création, marché, public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Popelard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, éducation et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandre Actes, pp.15-31, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire valoir : le marché comme instrument de l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Cantelli, Marta Roca I Escoda, Joan Stavo-Debauge, Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités pragmatiques. Enquêter sur l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-300, 2009, Action Publique, 9789052015712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, goût, interprétation : la leçon du faux en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcella Lista. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De main de maître : l'artiste et le faux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan, Musée du Louvre éditions, pp.113-132, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking Music, Making Music: A Comparison between Rap and Techno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Derek. B Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ashgate Research Companion to Popular Musicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.365-376, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du passé : le renouveau des musiques &amp;quot;anciennes&amp;quot;, sources et retour aux sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Charles-Dominique, Yves Defrance. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ethnomusicologie de la France. De l'"ancienne civilisation paysanne" à la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61-73, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique populaire ou théâtralité théorique ? Le peuple, le sociologue et le producteur à succès.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albi 2006. Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-204, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre la musique raisonnable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARBIERI D., MARCONI L., SPAMPINATO F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ascolto musicale. Condotte, pratiche, grammatiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMI Libreria Musicale Italiana, pp.335-343, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier le modernisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COLAS D., GÉTREAU F., HAINE M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, esthétique et société au XIXe siècle. Mélanges en l'honneur de Joël-Marie Fauquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège, Mardaga, pp.19-31, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique s'écoute-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE QUÉAU Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de sociologie de l'art : bilan et perspectives, tome 1. Actes du colloque international « Marseille 1985-Grenoble 2005 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.291-301, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires de goût. Se rendre sensible aux choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERONI M., ROUX J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibiliser. La sociologie dans le vif du monde. Actes du colloque du CRESAL, Saint-Étienne, 20-22 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.161-174, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacothanasies. le sociologue, l'opinion politique et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit 'âges de la vie' ? Journées d'études 24 et 25 novembre 2004. Musées départementaux Albert et Félicie Demard, Vesoul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de la Haute-Saône, pp.268-287, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics of Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JACOBS M., HANRAHAN N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to the Sociology of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford, Blackwell, pp.131-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une sociologie de l'amateur à une pragmatique de l'attachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERVANT-ROUX M.-M.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre des amateurs. Un théâtre de société(s). Actes du colloque international des 24,25 et 26 septembre 2004, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtres en Bretagne, ADEC-Maison du théâtre amateur, pp.127-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LATOUR B., WEIBEL P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Things Public. Atmospheres of Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM/MIT Press, pp.670-677, 2005, 9780262122795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04171097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du vin. Pour une sociologie de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Nahoum; O. Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le goût des belles choses. Ethnologie de la relation esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Maison des Sciences, pp.111-126, 2004, Collection Ethnologie de la France, 2-7351-1028-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Quality or Performing Taste? A Sociology of the Amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Harvey; A. McMeekin; A. Warde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualities of Food: Alternative Theoretical and Empirical Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.19-37, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mediation: Towards a new Sociology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLAYTON M., HERBERT T., MIDDLETON R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Study of Music: A Critical Introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London, Routledge, pp.80-91, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût. Une sociologie positive des grands amateurs de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DONNAT O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.63-82, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme écriture de l'entreprise. Récits d'innovation au sein d'une entreprise de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MUSTAR P., PENAN H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.131-152, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût, une sociologie positive des grands amateurs de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.63-82, 2003, 2-11-005276-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ne disent pas les chiffres... Vers une pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DONNAT O., TOLILA P. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) public(s) de la culture. Politiques publiques et équipements culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.287-304, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of Art: New Stakes in a Post-Critical Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISA Research Council, Stella QUAH, Arnaud SALES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Handbook of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New-York, London, SAGE Publications, pp.341-355, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages et arrêts en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volona Rabeharisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isaac Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en gares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, pp.212 - 241, 1999, 287678484X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers du désir. Du produit au consommateur, la médiation publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BEAUD P., FLICHY P., PASQUIER D., QUÉRÉ L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau-CNET, pp.105-130, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicalisation des arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLIN O., SAUVAGEOT J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images numériques. L'Aventure du regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole régionale des Beaux-Arts de Rennes, Station Arts Electroniques - Université Rennes 2, pp.147-151, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Becker en pragmatiste malgré lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hennion Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cahier qui pourrait s'intituler &amp;quot;ce qui se passe&amp;quot; à Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sintive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soli Deo Gloria. Was Bach a composer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le handicap au quotidien. La personne, les proches, les soignants : sept récits d'expérience à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Paterson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon vin ? ou comment intéresser la sociologie à la valeur des choses...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets aux interactions, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vololona Rabeharisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie de la relation d'aide : de la ruse à la fiction, comment concilier protection et autonomie, rapport de recherche pour la MiRe (DREES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal-Naquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MIRE (DREES). 2012, pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vins sans pesticides ? Une analyse de la prescription à la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie et du Développement Durable. 2007, 584 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vins sans pesticides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Ecologie et du Développement Durable. 2007, pp.584+annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de comportement ? Enquête sur nos façons de faire avec ce qu'il faut faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Floux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2006, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles du goût. Une pragmatique de l'amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettre de commande ET 00.16: 148, DAG/Département des Études et de la Prospective Ministère de la Culture. 2003, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût comme un &amp;quot;faire ensemble&amp;quot;. Une comparaison entre le goût alimentaire et le goût musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission du Patrimoine. 2002, 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & UTOPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2299D07B"/>
+    <w:nsid w:val="29FD0AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-hennion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9602-3746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026918919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antoine.hennion@minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csi.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768667241285710" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennion Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241275443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241243257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03079386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02264506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02485583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02468235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01808843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1673" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/23468904e032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2016.1260629" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ajcs.2014.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sf/sot065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243913492215" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8764" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.102.0361" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00429577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.153.0055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00840062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193240v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.029.0114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193124v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04370044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04370061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le M&#233;ner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961593v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678520v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431835v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Floux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04171254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Attachements" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eli&#231;abe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guilbert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01164862v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fourmentraux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/art-et-internet/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Plagnol-Di&#233;val" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Berre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gaudemer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04882852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musique-histoire-et-musicologie-thierry-favier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kulturkaufhaus.de" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839457450" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04367112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03741963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://origensmedialab.files.wordpress.com/2022/07/livre_coopair-vf-1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02468240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02264508v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01703876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439611v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraudeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259268v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Farias," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/products/9781138798717" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355457v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/news/first-books-modes-knowing" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01336878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258472v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01122785v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074652v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01071563v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917055v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771888v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868039v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873522v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728447v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771908v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750827v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630145v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00710137v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771912v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00560356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771917v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600648v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00476801v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-bon-vin/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556751v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/169510.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193256v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00498723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904774v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193252v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193349v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193418v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193247v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193146v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193241v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834259v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170131v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193130v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193262v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grenier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volona Rabeharisoa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192740v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04367095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sintive" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520105v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guichet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01235693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137687v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02556487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197690v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171217v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193116v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833429v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833961v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cauwer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-hennion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9602-3746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026918919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antoine.hennion@minesparis.psl.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csi.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennion Antoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768667241285710" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241275443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764241243257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03079386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02264506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02485583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02468235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01808843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1673" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/23468904e032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01669266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2016.1260629" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ajcs.2014.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sf/sot065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243913492215" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8764" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.102.0361" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00429577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.153.0055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00840062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193240v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.029.0114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193124v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04370044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04370061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03879918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le M&#233;ner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01961577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678520v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431835v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Floux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04171254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Attachements" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eli&#231;abe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guilbert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01164862v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fourmentraux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/art-et-internet/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Plagnol-Di&#233;val" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Berre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gaudemer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861754v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musique-histoire-et-musicologie-thierry-favier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04882852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04366306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kulturkaufhaus.de" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839457450" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04367112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03741963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://origensmedialab.files.wordpress.com/2022/07/livre_coopair-vf-1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02468240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02264508v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01703876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439611v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraudeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259268v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Farias," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/products/9781138798717" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355457v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/news/first-books-modes-knowing" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01336878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258472v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01122785v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074652v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01071563v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917055v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771888v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868039v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00873522v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630145v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00710137v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00600648v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00560356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771917v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00476801v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-bon-vin/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556751v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/169510.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193256v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00498723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904774v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193252v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193349v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193418v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193247v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193146v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193241v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834259v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170131v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193130v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193262v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grenier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02906169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volona Rabeharisoa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192740v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04367095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sintive" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520105v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guichet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01235693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137687v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02556487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197690v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171217v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193116v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833429v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833961v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maisonneuve" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cauwer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>