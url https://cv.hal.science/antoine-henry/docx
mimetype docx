--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -660,407 +660,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The building of pedagogical material, an alternative way to educate using educational commons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific Use of the French Web Archives (WA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Virgo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMOOTH Conference: Educational commons and active social inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Volos, Greece</w:t>
+              <w:t xml:space="preserve">RESAW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218300v1</w:t>
+                <w:t xml:space="preserve">hal-04218311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The building by teachers of their own pedagogical material, a way to promote pedagogical commons</w:t>
+                <w:t xml:space="preserve">The building of pedagogical material, an alternative way to educate using educational commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC 2023 - XIX Biennial IASC Conference - The Commons We Want</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASC, Jun 2023, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">SMOOTH Conference: Educational commons and active social inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218319v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les usages des archives du web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The building by teachers of their own pedagogical material, a way to promote pedagogical commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le web à l’intersection de la mémoire et du savoir : enjeux épistémologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ResPaDon, Apr 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">IASC 2023 - XIX Biennial IASC Conference - The Commons We Want</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASC, Jun 2023, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218305v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Use of the French Web Archives (WA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Étudier les usages des archives du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESAW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Le web à l’intersection de la mémoire et du savoir : enjeux épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ResPaDon, Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218311v1</w:t>
+                <w:t xml:space="preserve">hal-04218305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meetings with artists</w:t>
               </w:r>
@@ -2604,51 +2604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdy Wiratama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Afilipoaie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heritiana Ranaivoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arriv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543241269047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/rpa.v15i3.47476" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pierot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.15.4.113-136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Macluckie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1712" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/plateforme-et-intelligence-collective/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baronnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gentils" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdy Wiratama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Afilipoaie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heritiana Ranaivoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arriv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543241269047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/rpa.v15i3.47476" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pierot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.15.4.113-136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Macluckie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1712" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/plateforme-et-intelligence-collective/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baronnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gentils" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>