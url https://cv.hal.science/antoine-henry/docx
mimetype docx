--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -377,200 +377,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Data et Linked Open Data des bibliothèques: Enrichissement sémantique des collections pour les usagers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybridation numérique d’une organisation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.15.4.113-136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513778v1</w:t>
+                <w:t xml:space="preserve">hal-02511164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation numérique d’une organisation énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open Data et Linked Open Data des bibliothèques: Enrichissement sémantique des collections pour les usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pierot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3-4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511164v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’une Intelligence Collective dans une grande entreprise de l’énergie : étude de cas d’une communauté d’entraide oeuvrant entre global et local</w:t>
               </w:r>
@@ -660,407 +660,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Use of the French Web Archives (WA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The building of pedagogical material, an alternative way to educate using educational commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Favier</w:t>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Bastard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faye</w:t>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESAW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">SMOOTH Conference: Educational commons and active social inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218311v1</w:t>
+                <w:t xml:space="preserve">hal-04218300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The building of pedagogical material, an alternative way to educate using educational commons</w:t>
+                <w:t xml:space="preserve">The building by teachers of their own pedagogical material, a way to promote pedagogical commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMOOTH Conference: Educational commons and active social inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Volos, Greece</w:t>
+              <w:t xml:space="preserve">IASC 2023 - XIX Biennial IASC Conference - The Commons We Want</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASC, Jun 2023, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218300v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The building by teachers of their own pedagogical material, a way to promote pedagogical commons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier les usages des archives du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC 2023 - XIX Biennial IASC Conference - The Commons We Want</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASC, Jun 2023, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">Le web à l’intersection de la mémoire et du savoir : enjeux épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ResPaDon, Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218319v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les usages des archives du web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Scientific Use of the French Web Archives (WA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le web à l’intersection de la mémoire et du savoir : enjeux épistémologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ResPaDon, Apr 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">RESAW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218305v1</w:t>
+                <w:t xml:space="preserve">hal-04218311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meetings with artists</w:t>
               </w:r>
@@ -1322,77 +1322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des bibliothèques numériques : interroger la genèse instrumentale de leur interopérabilité technocentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pierot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85é congrès de l'ACFAS - colloque "Analyser la science : les bibliothèques numériques comme objet de recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2017, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1417,77 +1417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRBRisation et perspectives d’épaississement sémantique des catalogues des bibliothèques par les données ouvertes : de réels avantages pour les usagers et les collections des bibliothèques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pierot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2017, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2604,51 +2604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdy Wiratama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Afilipoaie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heritiana Ranaivoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arriv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543241269047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/rpa.v15i3.47476" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pierot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.15.4.113-136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Macluckie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1712" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/plateforme-et-intelligence-collective/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baronnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gentils" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdy Wiratama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Afilipoaie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heritiana Ranaivoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arriv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543241269047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/rpa.v15i3.47476" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.15.4.113-136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pierot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218300v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Macluckie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1712" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/plateforme-et-intelligence-collective/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baronnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gentils" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>