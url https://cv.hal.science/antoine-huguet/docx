--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -987,291 +987,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03266193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interactions of carbamate pesticides with drug transporters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bruyère</w:t>
+                <w:t xml:space="preserve">Differences in Toxic Response Induced by Three Variants of the Diarrheic Shellfish Poisoning Phycotoxins in Human Intestinal Epithelial Caco-2 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ringeval</w:t>
+                <w:t xml:space="preserve">Olivia Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jouan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00498254.2020.1771473⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12120783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-02626126v1</w:t>
+                <w:t xml:space="preserve">anses-03051663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Toxic Response Induced by Three Variants of the Diarrheic Shellfish Poisoning Phycotoxins in Human Intestinal Epithelial Caco-2 Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential interactions of carbamate pesticides with drug transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Gueniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (12), pp.783. </w:t>
+              <w:t xml:space="preserve">Xenobiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (11), pp.1380-1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12120783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00498254.2020.1771473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03051663v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02626126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Insights on the Toxicity of Phycotoxins on the Gut through the Targeting of Enteric Glial Cells</w:t>
               </w:r>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2179,519 +2179,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance in Escherichia coli: variable contribution of efflux pumps with respect to different fluoroquinolones.</w:t>
+                <w:t xml:space="preserve">Comparative Cytotoxicity, Oxidative Stress, and Cytokine Secretion Induced by Two Cyanotoxin Variants, Microcystin LR and RR, in Human Intestinal Caco-2 Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pensec</w:t>
+                <w:t xml:space="preserve">Mélanie Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (5), pp.253-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbt.21482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795561v1</w:t>
+                <w:t xml:space="preserve">hal-00815224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Cytotoxicity, Oxidative Stress, and Cytokine Secretion Induced by Two Cyanotoxin Variants, Microcystin LR and RR, in Human Intestinal Caco-2 Cells.</w:t>
+                <w:t xml:space="preserve">Resistance in Escherichia coli: variable contribution of efflux pumps with respect to different fluoroquinolones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
+                <w:t xml:space="preserve">J. Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbt.21482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00815224v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of growth performance and sanitary status of weaned piglets fed a bovine colostrum-supplemented diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic comparison of cyanotoxin variants in a human intestinal model revealed major differences in oxidative stress response: Effects of MC-RR and MC-LR on Caco-2 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-3941⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647992v1</w:t>
+                <w:t xml:space="preserve">hal-00712218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic comparison of cyanotoxin variants in a human intestinal model revealed major differences in oxidative stress response: Effects of MC-RR and MC-LR on Caco-2 cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of growth performance and sanitary status of weaned piglets fed a bovine colostrum-supplemented diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Zeller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (5), pp.1513-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-3941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712218v1</w:t>
+                <w:t xml:space="preserve">hal-02647992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defatted bovine colostrum-supplemented diet around weaning improves exocrine pancreatic secretion by means of volume, digestive enzymes and antibacterial activity</w:t>
               </w:r>
@@ -2716,51 +2716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bobillier-Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pancreas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (3), pp.303-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2975,51 +2975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46, pp.167-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3096,51 +3096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bobillier-Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (11), pp.2965-2972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3191,208 +3191,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation de biofilms de Escherichia coli aux biocides sélectionne des résistances à la rifampicine</w:t>
+                <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'école doctorale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Sciences de la vie et de la Santé - ED637, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968999v1</w:t>
+                <w:t xml:space="preserve">hal-04969021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. coli biofilm adaptation to biocides and impact on antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Legrandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3411,182 +3411,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
+                <w:t xml:space="preserve">L’adaptation de biofilms de Escherichia coli aux biocides sélectionne des résistances à la rifampicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'école doctorale 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Sciences de la vie et de la Santé - ED637, Apr 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969021v1</w:t>
+                <w:t xml:space="preserve">hal-04968999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
@@ -3749,51 +3749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bobillier-Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Digestive Physiology in Pigs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Vejle, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3810,51 +3810,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4048,73 +4048,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287692v1</w:t>
+                <w:t xml:space="preserve">hal-04287793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
@@ -4298,96 +4298,217 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287793v1</w:t>
+                <w:t xml:space="preserve">hal-04287692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microcystin-LR transfer through the in vitro intestinal barrier of caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th international conference on toxic cyanobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05479973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF MICROCYSTIN LR ON THE INTEGRITY OF THE IN VITRO CACO-2 INTESTINAL BARRIER MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4422,51 +4543,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAAT (European society for alternatives to animal testing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05479948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4476,114 +4597,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un aliment supplémentaire en colostrum bovin sur le système digestif du porcelet au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02822906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4730,51 +4851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1324991" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128497" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03378478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Bodi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2021.08.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03266193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13030178" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02626126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ringeval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498254.2020.1771473" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03051663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Drapeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rousselet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12120783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02348860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070429" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02083152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy H Alarcan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.02.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02100344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hessel-Pras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.04.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-01025934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hatton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.07.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C9ZKHQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00998117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Leighfield" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Ramsdell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07JZGSRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00795561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pensec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12156" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00815224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petitpas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.21482" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2B2T0Q3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3941" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00712218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.05.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFLMK3JB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Savary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0b013e318192eb83" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKWN24B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividitch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lebreton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05479948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1324991" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128497" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03378478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Bodi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2021.08.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03266193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13030178" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03051663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Drapeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rousselet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12120783" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02626126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ringeval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498254.2020.1771473" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02348860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070429" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02083152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy H Alarcan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.02.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02100344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hessel-Pras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.04.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-01025934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hatton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.07.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C9ZKHQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00998117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Leighfield" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Ramsdell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07JZGSRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00815224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petitpas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.21482" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2B2T0Q3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00795561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pensec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12156" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00712218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.05.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFLMK3JB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Savary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0b013e318192eb83" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKWN24B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividitch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lebreton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05479973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05479948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>