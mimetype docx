--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -2179,519 +2179,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Cytotoxicity, Oxidative Stress, and Cytokine Secretion Induced by Two Cyanotoxin Variants, Microcystin LR and RR, in Human Intestinal Caco-2 Cells.</w:t>
+                <w:t xml:space="preserve">Resistance in Escherichia coli: variable contribution of efflux pumps with respect to different fluoroquinolones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Petitpas</w:t>
+                <w:t xml:space="preserve">J. Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (5), pp.253-258. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbt.21482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.12156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815224v1</w:t>
+                <w:t xml:space="preserve">hal-00795561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance in Escherichia coli: variable contribution of efflux pumps with respect to different fluoroquinolones.</w:t>
+                <w:t xml:space="preserve">Comparative Cytotoxicity, Oxidative Stress, and Cytokine Secretion Induced by Two Cyanotoxin Variants, Microcystin LR and RR, in Human Intestinal Caco-2 Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pensec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (5), pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbt.21482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795561v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic comparison of cyanotoxin variants in a human intestinal model revealed major differences in oxidative stress response: Effects of MC-RR and MC-LR on Caco-2 cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of growth performance and sanitary status of weaned piglets fed a bovine colostrum-supplemented diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Zeller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (5), pp.1513-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-3941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712218v1</w:t>
+                <w:t xml:space="preserve">hal-02647992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of growth performance and sanitary status of weaned piglets fed a bovine colostrum-supplemented diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic comparison of cyanotoxin variants in a human intestinal model revealed major differences in oxidative stress response: Effects of MC-RR and MC-LR on Caco-2 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-3941⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647992v1</w:t>
+                <w:t xml:space="preserve">hal-00712218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defatted bovine colostrum-supplemented diet around weaning improves exocrine pancreatic secretion by means of volume, digestive enzymes and antibacterial activity</w:t>
               </w:r>
@@ -2716,51 +2716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bobillier-Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pancreas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (3), pp.303-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2975,51 +2975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46, pp.167-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3096,51 +3096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bobillier-Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (11), pp.2965-2972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3191,402 +3191,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
+                <w:t xml:space="preserve">L’adaptation de biofilms de Escherichia coli aux biocides sélectionne des résistances à la rifampicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'école doctorale 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Sciences de la vie et de la Santé - ED637, Apr 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969021v1</w:t>
+                <w:t xml:space="preserve">hal-04968999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. coli biofilm adaptation to biocides and impact on antibiotic resistance</w:t>
+                <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail, Oct 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'école doctorale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Sciences de la vie et de la Santé - ED637, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968985v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation de biofilms de Escherichia coli aux biocides sélectionne des résistances à la rifampicine</w:t>
+                <w:t xml:space="preserve">E. coli biofilm adaptation to biocides and impact on antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Boulanger</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968999v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
@@ -3749,51 +3749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bobillier-Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Digestive Physiology in Pigs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Vejle, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4851,51 +4851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1324991" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128497" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03378478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Bodi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2021.08.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03266193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13030178" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03051663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Drapeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rousselet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12120783" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02626126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ringeval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498254.2020.1771473" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02348860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070429" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02083152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy H Alarcan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.02.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02100344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hessel-Pras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.04.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-01025934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hatton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.07.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C9ZKHQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00998117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Leighfield" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Ramsdell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07JZGSRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00815224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petitpas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.21482" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2B2T0Q3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00795561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pensec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12156" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00712218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.05.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFLMK3JB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Savary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0b013e318192eb83" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKWN24B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividitch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lebreton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05479973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05479948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1324991" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128497" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03378478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Bodi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2021.08.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03266193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13030178" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03051663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Drapeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rousselet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12120783" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02626126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ringeval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498254.2020.1771473" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02348860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070429" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02083152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy H Alarcan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.02.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02100344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hessel-Pras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.04.046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-01025934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hatton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.07.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C9ZKHQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00998117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Leighfield" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Ramsdell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07JZGSRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00795561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pensec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12156" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00815224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petitpas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.21482" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2B2T0Q3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3941" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00712218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.05.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFLMK3JB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Savary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0b013e318192eb83" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKWN24B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividitch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lebreton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05479973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05479948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>