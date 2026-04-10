--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -166,390 +166,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Land Without a People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basma al-Sharif. Semi-Nomadic Debt-Ridden Bedouins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lenz Press, 2025, 979-12-80579-75-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’invention récente d’un « nouveau » doctorat : les doctorats de recherche et création artistiques dans les écoles supérieures d’art françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Verschueren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La thèse et le doctorat. Socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-38549-159-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A Land Without a People</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Drift” and “Scattering”: The Pluralities of Guy Hocquenghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julian Volz; Hauke Branding. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radical Desires. French Gay Liberation and Anticolonial Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diaphanes, 2025, 9783035807349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories Queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Boudou; Aurélia Bardon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2025, 9782802775867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everywhere Was the Same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basma al-Sharif. Semi-Nomadic Debt-Ridden Bedouins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lenz Press, 2025, 979-12-80579-75-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...226 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -962,173 +962,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construire, détruire : l’art comme sport de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Idier; yann beauvais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir le cinéma. Écrits sur le cinéma expérimental (1979-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du réel, 2022, 978-2-37896-269-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Silent Voices: The 'Arabs' and Gay Liberation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Glyn Davis; Laura Guy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queer Print in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Publishing, 2022, 9781350158665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075047v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04063548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une bibliothèque des minoritaires</w:t>
               </w:r>
@@ -1692,1211 +1692,1211 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des mouvements LGBT+ Une histoire de luttes de 1890 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Wittig. Les embûches de la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de l'IMEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Quéré, Quand nos désirs font désordre. Une histoire du mouvement homosexuel en France, 1974-1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dzc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy de Lagasnerie : principes d’une éthique abolitionniste (Par-delà le principe de répression)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diacritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée et le racisme: Faith Ringgold au Musée Picasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diacritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://diacritik.com/2023/03/06/le-musee-et-le-racisme-faith-ringgold-au-musee-picasso/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris-Athènes : Le Louvre, temple de l’universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diacritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://diacritik.com/2022/02/08/paris-athenes-le-louvre-temple-de-luniversel/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Owens : postmodernisme et stratégies politiques de la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diacritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://diacritik.com/2022/09/20/craig-owens-postmodernisme-et-strategies-politiques-de-la-representation/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville et son esthétique : Julie Vaslin, Gouverner les graffitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diacritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://diacritik.com/2021/03/10/la-ville-et-son-esthetique-julie-vaslin-gouverner-les-graffitis/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonstration de respectabilité : Pureté d'Hockney et de Twombly au Centre Pompidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diacritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art du coup d'état. Sur l'oeuvre &amp;quot;Bien que je n'en aie pas le droit, je vous présente mes excuses&amp;quot; de Sylvie Blocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diacritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Sortir de la peur”. Construire une identité homosexuelle arabe dans un monde postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Taïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fixxion.8319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réprimer et réparer. Une histoire effacée de l'homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Textuel, 2025, 978-2-38629-066-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances Queer. Une histoire des cultures LGBTQI+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pochep Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte; Delcourt, 2023, 9782413048596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les marges. Trente ans du fonds Michel Chomarat à la bibliothèque de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Idier. Mémoire active, 2022, 979-10-96156-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses du réel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-37896-269-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078171v1</w:t>
-              </w:r>
-[...784 lines deleted...]
-                <w:t xml:space="preserve">hal-04709776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3009,275 +3009,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Foucault à Varsovie, Mycielski à Paris. Répression de l’homosexualité et réparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://blogs.mediapart.fr/antoineidier/blog/050324/foucault-varsovie-mycielski-paris-repression-de-l-homosexualite-et-reparations</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Répression de l’homosexualité, réparations exclues et outrage aux bonnes mœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://blogs.mediapart.fr/antoineidier/blog/260224/repression-de-l-homosexualite-reparations-exclues-et-outrage-aux-bonnes-moeurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acte d'archiver est politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.n°31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826021v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04506513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Wolfgang Lauinger français ? Répression de l’homosexualité et réparations refusées</w:t>
               </w:r>
@@ -4402,51 +4402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7A465EE"/>
+    <w:nsid w:val="60C8C123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4633,51 +4633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-idier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167647547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978115v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hok.no/en/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ta&#239;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages-et-traverses.com/product/autour-dabdellah-taia-poetique-et-politique-du-desir-engage-around-abdellah-taia-poetics-and-politics-of-engaged-desire/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochep Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crenn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Mer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Allemand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9096&amp;amp;menu=4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.8319" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Greyson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03693060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AMIE0038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-idier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167647547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hok.no/en/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ta&#239;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages-et-traverses.com/product/autour-dabdellah-taia-poetique-et-politique-du-desir-engage-around-abdellah-taia-poetics-and-politics-of-engaged-desire/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709776v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.8319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochep Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crenn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Mer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Allemand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauvais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9096&amp;amp;menu=4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Greyson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03693060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AMIE0038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>