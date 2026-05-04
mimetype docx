--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -132,2390 +132,878 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Land Without a People</w:t>
+                <w:t xml:space="preserve">« Mourir, puis renaître ». Michel Journiac, politique minoritaire et histoire de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basma al-Sharif. Semi-Nomadic Debt-Ridden Bedouins</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Revue Turbulences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3, https://turbulences-revue.univ-amu.fr/mourir-puis-renaitre/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141047v1</w:t>
+                <w:t xml:space="preserve">halshs-05602689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...1510 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Wittig. Les embûches de la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets de l'IMEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Quéré, Quand nos désirs font désordre. Une histoire du mouvement homosexuel en France, 1974-1986</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dzc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy de Lagasnerie : principes d’une éthique abolitionniste (Par-delà le principe de répression)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée et le racisme: Faith Ringgold au Musée Picasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://diacritik.com/2023/03/06/le-musee-et-le-racisme-faith-ringgold-au-musee-picasso/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris-Athènes : Le Louvre, temple de l’universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://diacritik.com/2022/02/08/paris-athenes-le-louvre-temple-de-luniversel/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Owens : postmodernisme et stratégies politiques de la représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://diacritik.com/2022/09/20/craig-owens-postmodernisme-et-strategies-politiques-de-la-representation/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et son esthétique : Julie Vaslin, Gouverner les graffitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vaslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://diacritik.com/2021/03/10/la-ville-et-son-esthetique-julie-vaslin-gouverner-les-graffitis/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration de respectabilité : Pureté d'Hockney et de Twombly au Centre Pompidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art du coup d'état. Sur l'oeuvre &amp;quot;Bien que je n'en aie pas le droit, je vous présente mes excuses&amp;quot; de Sylvie Blocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sortir de la peur”. Construire une identité homosexuelle arabe dans un monde postcolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Taïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fixxion.8319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2525,473 +1013,2054 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réprimer et réparer. Une histoire effacée de l'homosexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textuel, 2025, 978-2-38629-066-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistances Queer. Une histoire des cultures LGBTQI+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pochep Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte; Delcourt, 2023, 9782413048596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les marges. Trente ans du fonds Michel Chomarat à la bibliothèque de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Idier. Mémoire active, 2022, 979-10-96156-09-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-37896-269-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Land Without a People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basma al-Sharif. Semi-Nomadic Debt-Ridden Bedouins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lenz Press, 2025, 979-12-80579-75-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention récente d’un « nouveau » doctorat : les doctorats de recherche et création artistiques dans les écoles supérieures d’art françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Verschueren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La thèse et le doctorat. Socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-38549-159-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Drift” and “Scattering”: The Pluralities of Guy Hocquenghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julian Volz; Hauke Branding. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radical Desires. French Gay Liberation and Anticolonial Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diaphanes, 2025, 9783035807349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories Queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Boudou; Aurélia Bardon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2025, 9782802775867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everywhere Was the Same</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basma al-Sharif. Semi-Nomadic Debt-Ridden Bedouins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lenz Press, 2025, 979-12-80579-75-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Maurel, The Screwball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Screwball Asses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Semiotext(e), 2025, 9781635902006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements homosexuels français entre local et transnational (1945-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Courtoy; Frédéric Stroh; Joachim Schulte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie Queer en grande région / Queeres Leben in der Grossregion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Op der Lay, 2024, 978-2-87967-278-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Fisson; Florent Chossière; Marine Duc; Marlène Bouvet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catégoriser. Lexique de la construction sociale des différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, 2024, 979-10-362-0720-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix absentes. La libération homosexuelle française et les « Arabes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walter Shawn Temple. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connivences et convergences avec Ralph Heyndels. Contributions, témoignages, hommages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passage(s) et Traverse(es), 2024, 978-2-494521-25-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hocquenghem : l'homosexualité comme point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Over the Rainbow. Autres histoires de la sexualité dans les collections du Centre Pompidou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Centre Pompidou, 2023, 9782844269539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Journiac : corps-à-corps avec l'esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Over the Rainbow. Autres histoires de la sexualité dans les collections du Centre Pompidou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Centre Pompidou, 2023, 9782844269539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réprimer et réparer. Une histoire effacée de l'homosexualité</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">Construire, détruire : l’art comme sport de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Idier; yann beauvais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir le cinéma. Écrits sur le cinéma expérimental (1979-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du réel, 2022, 978-2-37896-269-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970491v1</w:t>
+                <w:t xml:space="preserve">hal-04063548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances Queer. Une histoire des cultures LGBTQI+</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Idier</w:t>
+                <w:t xml:space="preserve">Silent Voices: The 'Arabs' and Gay Liberation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Glyn Davis; Laura Guy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queer Print in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, 2022, 9781350158665</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une bibliothèque des minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Idier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans les marges. Trente ans du fonds Michel Chomarat à la bibliothèque de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire active, pp.11-47, 2022, 979-10-96156-09-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, Politics, Controversies- AIDS and its responsibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tommaso Speretta; Ana María Bresciani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Every Moment Counts. AIDS and its Feelings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henie Onstad Kunstsenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-100, 2022, 9788282940429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exister aujourd'hui. Entretien avec Abdellah Taïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Taïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ralph Heyndels; Amine Zidouh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour d'Abdellah Taïa. Poétique et politique du désir engagé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-493-97038-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Le Mer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04709766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-03872854v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Invités. Sur le film Dreams Have A Language de Sylvie Blocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dreams Have A Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir le cinéma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politique homosexuelle de la dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guy Hocquenghem, Das homosexuelle Begehren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homosexuel face à la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenir en éveil la conscience • Engagement littéraire, politique et social chez Yves Navarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2019, Cahiers Yves Navarre, 9782845473393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04078171v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de l' « histoire gay ». Guy Hocquenghem et la déportation homosexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Boulligny (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les homosexuel.le.s en France : du bûcher aux camps de la mort,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absences, silences et politique de l'histoire. Introduction à Archives des mouvements LGBT+, Paris, Textuel, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des mouvements LGBT+ Une histoire de luttes de 1890 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homosexualité, un problème policier : réparations et histoire de la régulation des pratiques homosexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions pénales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXXIX.2, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3001,725 +3070,725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault à Varsovie, Mycielski à Paris. Répression de l’homosexualité et réparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://blogs.mediapart.fr/antoineidier/blog/050324/foucault-varsovie-mycielski-paris-repression-de-l-homosexualite-et-reparations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répression de l’homosexualité, réparations exclues et outrage aux bonnes mœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://blogs.mediapart.fr/antoineidier/blog/260224/repression-de-l-homosexualite-reparations-exclues-et-outrage-aux-bonnes-moeurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acte d'archiver est politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.n°31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Wolfgang Lauinger français ? Répression de l’homosexualité et réparations refusées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://blogs.mediapart.fr/antoineidier/blog/190224/un-wolfgang-lauinger-francais-repression-de-l-homosexualite-et-reparations-refusees</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aesthetics of violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répression de l’homosexualité et réparations : une proposition de loi incomplète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://blogs.mediapart.fr/antoineidier/blog/261023/repression-de-l-homosexualite-et-reparations-une-proposition-de-loi-incomplete</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condamnations pour homosexualité : « Il faut élargir le champ de la réparation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le FHAR (1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Practice of Disobedience: The French feminist video works of Carole Roussoupolos, Delphine Seyrig and co.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://www.another-screen.com/the-practice-of-disobedience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « pédés et lesbiennes en lutte » au défilé du 1er mai 1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Lyon, « l’homosexualité en procès »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3729,167 +3798,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix d'honneur AWARE 2024 : Katerina Thomadaki, pour son oeuvre commune avec Maria Klonaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWARE - Archives of Women Artists, Research and Exhibitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://awarewomenartists.com/artiste_prixaware/katerina-thomadaki-pour-son-oeuvre-commune-avec-maria-klonaris/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix d'honneur AWARE 2024 : Katerina Thomadaki, for her joint work with Maria Klonaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWARE - Archives of Women Artists, Research and Exhibitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://awarewomenartists.com/en/artiste_prixaware/katerina-thomadaki-pour-son-oeuvre-commune-avec-maria-klonaris/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3899,104 +3968,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violettes de Parme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Greyson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4006,91 +4075,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voix de la réappropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4100,100 +4169,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vies de Guy Hocquenghem : Sociologie d'une trajectoire à l'intersection des champs politiques, culturels et intellectuels français des années 1960 aux années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Picardie Jules Verne, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015AMIE0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03693060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4203,138 +4272,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans après que reste-t-il des scripts sexuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Luca Barrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RT 28 de l’AFS “Recherches en sciences sociales sur la sexualité”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, INED, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4402,51 +4471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60C8C123"/>
+    <w:nsid w:val="771F3BD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4633,51 +4702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-idier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167647547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hok.no/en/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ta&#239;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages-et-traverses.com/product/autour-dabdellah-taia-poetique-et-politique-du-desir-engage-around-abdellah-taia-poetics-and-politics-of-engaged-desire/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709776v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.8319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochep Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crenn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Mer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Allemand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauvais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9096&amp;amp;menu=4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Greyson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03693060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AMIE0038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-idier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167647547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ta&#239;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.8319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochep Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crenn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Mer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Allemand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9096&amp;amp;menu=4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hok.no/en/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages-et-traverses.com/product/autour-dabdellah-taia-poetique-et-politique-du-desir-engage-around-abdellah-taia-poetics-and-politics-of-engaged-desire/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Greyson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03693060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AMIE0038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>