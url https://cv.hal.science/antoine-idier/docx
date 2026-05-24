--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -987,1985 +987,1985 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention récente d’un « nouveau » doctorat : les doctorats de recherche et création artistiques dans les écoles supérieures d’art françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Verschueren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La thèse et le doctorat. Socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-38549-159-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Land Without a People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basma al-Sharif. Semi-Nomadic Debt-Ridden Bedouins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lenz Press, 2025, 979-12-80579-75-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories Queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Boudou; Aurélia Bardon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2025, 9782802775867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Drift” and “Scattering”: The Pluralities of Guy Hocquenghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julian Volz; Hauke Branding. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radical Desires. French Gay Liberation and Anticolonial Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diaphanes, 2025, 9783035807349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everywhere Was the Same</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basma al-Sharif. Semi-Nomadic Debt-Ridden Bedouins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lenz Press, 2025, 979-12-80579-75-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Maurel, The Screwball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Screwball Asses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Semiotext(e), 2025, 9781635902006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements homosexuels français entre local et transnational (1945-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Courtoy; Frédéric Stroh; Joachim Schulte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie Queer en grande région / Queeres Leben in der Grossregion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Op der Lay, 2024, 978-2-87967-278-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Fisson; Florent Chossière; Marine Duc; Marlène Bouvet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catégoriser. Lexique de la construction sociale des différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, 2024, 979-10-362-0720-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix absentes. La libération homosexuelle française et les « Arabes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walter Shawn Temple. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connivences et convergences avec Ralph Heyndels. Contributions, témoignages, hommages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passage(s) et Traverse(es), 2024, 978-2-494521-25-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hocquenghem : l'homosexualité comme point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Over the Rainbow. Autres histoires de la sexualité dans les collections du Centre Pompidou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Centre Pompidou, 2023, 9782844269539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Journiac : corps-à-corps avec l'esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Over the Rainbow. Autres histoires de la sexualité dans les collections du Centre Pompidou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Centre Pompidou, 2023, 9782844269539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire, détruire : l’art comme sport de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Idier; yann beauvais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir le cinéma. Écrits sur le cinéma expérimental (1979-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du réel, 2022, 978-2-37896-269-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silent Voices: The 'Arabs' and Gay Liberation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Glyn Davis; Laura Guy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queer Print in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, 2022, 9781350158665</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une bibliothèque des minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Idier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans les marges. Trente ans du fonds Michel Chomarat à la bibliothèque de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire active, pp.11-47, 2022, 979-10-96156-09-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, Politics, Controversies- AIDS and its responsibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tommaso Speretta; Ana María Bresciani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Every Moment Counts. AIDS and its Feelings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henie Onstad Kunstsenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-100, 2022, 9788282940429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exister aujourd'hui. Entretien avec Abdellah Taïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Taïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ralph Heyndels; Amine Zidouh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour d'Abdellah Taïa. Poétique et politique du désir engagé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-493-97038-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Invités. Sur le film Dreams Have A Language de Sylvie Blocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dreams Have A Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique homosexuelle de la dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guy Hocquenghem, Das homosexuelle Begehren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homosexuel face à la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenir en éveil la conscience • Engagement littéraire, politique et social chez Yves Navarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2019, Cahiers Yves Navarre, 9782845473393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de l' « histoire gay ». Guy Hocquenghem et la déportation homosexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Boulligny (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les homosexuel.le.s en France : du bûcher aux camps de la mort,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absences, silences et politique de l'histoire. Introduction à Archives des mouvements LGBT+, Paris, Textuel, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des mouvements LGBT+ Une histoire de luttes de 1890 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réprimer et réparer. Une histoire effacée de l'homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Textuel, 2025, 978-2-38629-066-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances Queer. Une histoire des cultures LGBTQI+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pochep Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte; Delcourt, 2023, 9782413048596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les marges. Trente ans du fonds Michel Chomarat à la bibliothèque de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Idier. Mémoire active, 2022, 979-10-96156-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses du réel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-37896-269-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078171v1</w:t>
-              </w:r>
-[...1579 lines deleted...]
-                <w:t xml:space="preserve">hal-02504445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3078,275 +3078,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Répression de l’homosexualité, réparations exclues et outrage aux bonnes mœurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://blogs.mediapart.fr/antoineidier/blog/260224/repression-de-l-homosexualite-reparations-exclues-et-outrage-aux-bonnes-moeurs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte d'archiver est politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.n°31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Foucault à Varsovie, Mycielski à Paris. Répression de l’homosexualité et réparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://blogs.mediapart.fr/antoineidier/blog/050324/foucault-varsovie-mycielski-paris-repression-de-l-homosexualite-et-reparations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506513v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-04826021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Wolfgang Lauinger français ? Répression de l’homosexualité et réparations refusées</w:t>
               </w:r>
@@ -4471,51 +4471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="771F3BD4"/>
+    <w:nsid w:val="A2EC7E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4702,51 +4702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-idier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167647547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ta&#239;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.8319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochep Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crenn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Mer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Allemand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9096&amp;amp;menu=4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hok.no/en/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages-et-traverses.com/product/autour-dabdellah-taia-poetique-et-politique-du-desir-engage-around-abdellah-taia-poetics-and-politics-of-engaged-desire/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Greyson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03693060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AMIE0038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-idier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167647547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ta&#239;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.8319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hok.no/en/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages-et-traverses.com/product/autour-dabdellah-taia-poetique-et-politique-du-desir-engage-around-abdellah-taia-poetics-and-politics-of-engaged-desire/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochep Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crenn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Mer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Allemand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beauvais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9096&amp;amp;menu=4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Greyson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03693060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AMIE0038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>